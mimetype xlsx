--- v0 (2026-01-31)
+++ v1 (2026-04-15)
@@ -17,93 +17,142 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nrey\Documents\Estandarización\Base a publicar en la página web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nrey\OneDrive - Departamento Administrativo De la Funcion Publica\Documentos\Estandarización\Base a publicar en la página web\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11520" tabRatio="797"/>
   </bookViews>
   <sheets>
     <sheet name="Alcaldia" sheetId="1" r:id="rId1"/>
     <sheet name="Gobernacion" sheetId="2" r:id="rId2"/>
     <sheet name="Transito y Transporte" sheetId="13" r:id="rId3"/>
     <sheet name="Universidades" sheetId="4" r:id="rId4"/>
     <sheet name="Terminal" sheetId="5" r:id="rId5"/>
     <sheet name="Loteria" sheetId="6" r:id="rId6"/>
     <sheet name="Hospitales" sheetId="11" r:id="rId7"/>
     <sheet name="ESPD" sheetId="8" r:id="rId8"/>
     <sheet name="Corporaciones" sheetId="9" r:id="rId9"/>
     <sheet name="Acuicultura y Pesca" sheetId="14" r:id="rId10"/>
     <sheet name="EPSrs" sheetId="12" r:id="rId11"/>
     <sheet name="Personerias" sheetId="15" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Alcaldia!$A$2:$P$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">Corporaciones!$A$1:$D$34</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">ESPD!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Gobernacion!$A$2:$I$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Transito y Transporte'!$A$2:$J$72</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Transito y Transporte'!$A$2:$J$71</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Universidades!$A$1:$E$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">Corporaciones!$A$1:$C$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">EPSrs!$A$1:$C$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">ESPD!$A$1:$C$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">Hospitales!$A$1:$C$10</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">Loteria!$A$1:$C$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">Terminal!$A$1:$C$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Universidades!$A$1:$D$19</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A54" i="13" l="1"/>
-  <c r="A6" i="1"/>
+  <c r="A5" i="13" l="1"/>
+  <c r="A6" i="13" s="1"/>
+  <c r="A7" i="13" s="1"/>
+  <c r="A8" i="13" s="1"/>
+  <c r="A9" i="13" s="1"/>
+  <c r="A10" i="13" s="1"/>
+  <c r="A11" i="13" s="1"/>
+  <c r="A12" i="13" s="1"/>
+  <c r="A13" i="13" s="1"/>
+  <c r="A14" i="13" s="1"/>
+  <c r="A15" i="13" s="1"/>
+  <c r="A16" i="13" s="1"/>
+  <c r="A17" i="13" s="1"/>
+  <c r="A18" i="13" s="1"/>
+  <c r="A19" i="13" s="1"/>
+  <c r="A20" i="13" s="1"/>
+  <c r="A21" i="13" s="1"/>
+  <c r="A22" i="13" s="1"/>
+  <c r="A23" i="13" s="1"/>
+  <c r="A24" i="13" s="1"/>
+  <c r="A25" i="13" s="1"/>
+  <c r="A26" i="13" s="1"/>
+  <c r="A27" i="13" s="1"/>
+  <c r="A28" i="13" s="1"/>
+  <c r="A29" i="13" s="1"/>
+  <c r="A30" i="13" s="1"/>
+  <c r="A31" i="13" s="1"/>
+  <c r="A32" i="13" s="1"/>
+  <c r="A33" i="13" s="1"/>
+  <c r="A34" i="13" s="1"/>
+  <c r="A35" i="13" s="1"/>
+  <c r="A36" i="13" s="1"/>
+  <c r="A37" i="13" s="1"/>
+  <c r="A38" i="13" s="1"/>
+  <c r="A39" i="13" s="1"/>
+  <c r="A40" i="13" s="1"/>
+  <c r="A41" i="13" s="1"/>
+  <c r="A42" i="13" s="1"/>
+  <c r="A43" i="13" s="1"/>
+  <c r="A44" i="13" s="1"/>
+  <c r="A45" i="13" s="1"/>
+  <c r="A46" i="13" s="1"/>
+  <c r="A47" i="13" s="1"/>
+  <c r="A48" i="13" s="1"/>
+  <c r="A49" i="13" s="1"/>
+  <c r="A50" i="13" s="1"/>
+  <c r="A51" i="13" s="1"/>
+  <c r="A52" i="13" s="1"/>
+  <c r="A53" i="13" s="1"/>
+  <c r="A54" i="13" s="1"/>
+  <c r="A6" i="1" l="1"/>
   <c r="A112" i="2" l="1"/>
   <c r="A25" i="2"/>
   <c r="A4" i="2"/>
   <c r="A5" i="2" s="1"/>
   <c r="A6" i="2" s="1"/>
   <c r="A7" i="2" s="1"/>
   <c r="A8" i="2" s="1"/>
   <c r="A9" i="2" s="1"/>
   <c r="A10" i="2" s="1"/>
   <c r="A11" i="2" s="1"/>
   <c r="A12" i="2" s="1"/>
   <c r="A13" i="2" s="1"/>
   <c r="A14" i="2" s="1"/>
   <c r="A15" i="2" s="1"/>
   <c r="A16" i="2" s="1"/>
   <c r="A17" i="2" s="1"/>
   <c r="A18" i="2" s="1"/>
   <c r="A19" i="2" s="1"/>
   <c r="A20" i="2" s="1"/>
   <c r="A21" i="2" s="1"/>
   <c r="A22" i="2" s="1"/>
   <c r="A23" i="2" s="1"/>
   <c r="A158" i="1" l="1"/>
   <c r="A159" i="1" s="1"/>
   <c r="A160" i="1" s="1"/>
@@ -113,132 +162,82 @@
   <c r="A164" i="1" s="1"/>
   <c r="A165" i="1" s="1"/>
   <c r="A166" i="1" s="1"/>
   <c r="A4" i="4" l="1"/>
   <c r="A5" i="4" s="1"/>
   <c r="A6" i="4" s="1"/>
   <c r="A7" i="4" s="1"/>
   <c r="A8" i="4" s="1"/>
   <c r="A9" i="4" s="1"/>
   <c r="A10" i="4" s="1"/>
   <c r="A11" i="4" s="1"/>
   <c r="A12" i="4" s="1"/>
   <c r="A13" i="4" s="1"/>
   <c r="A14" i="4" s="1"/>
   <c r="A15" i="4" s="1"/>
   <c r="A16" i="4" s="1"/>
   <c r="A17" i="4" s="1"/>
   <c r="A18" i="4" s="1"/>
   <c r="A19" i="4" s="1"/>
   <c r="A20" i="4" s="1"/>
   <c r="A21" i="4" s="1"/>
   <c r="A22" i="4" s="1"/>
   <c r="A23" i="4" s="1"/>
   <c r="A24" i="4" s="1"/>
   <c r="A4" i="13"/>
-  <c r="A5" i="13" s="1"/>
-[...48 lines deleted...]
-  <c r="A55" i="13" s="1"/>
+  <c r="A55" i="13" l="1"/>
   <c r="A56" i="13" s="1"/>
   <c r="A57" i="13" s="1"/>
   <c r="A58" i="13" s="1"/>
   <c r="A59" i="13" s="1"/>
   <c r="A60" i="13" s="1"/>
   <c r="A61" i="13" s="1"/>
   <c r="A62" i="13" s="1"/>
   <c r="A63" i="13" s="1"/>
   <c r="A64" i="13" s="1"/>
   <c r="A65" i="13" s="1"/>
   <c r="A66" i="13" s="1"/>
-  <c r="A67" i="13" s="1"/>
+  <c r="A68" i="13" s="1"/>
   <c r="A69" i="13" s="1"/>
-  <c r="E175" i="1" l="1"/>
+  <c r="A70" i="13" s="1"/>
+  <c r="A71" i="13" s="1"/>
+  <c r="A72" i="13" s="1"/>
+  <c r="E175" i="1"/>
   <c r="E179" i="1" s="1"/>
   <c r="K175" i="1"/>
   <c r="K179" i="1" s="1"/>
   <c r="J175" i="1"/>
   <c r="J179" i="1" s="1"/>
   <c r="I175" i="1"/>
   <c r="I179" i="1" s="1"/>
   <c r="H175" i="1"/>
   <c r="H179" i="1" s="1"/>
   <c r="G175" i="1"/>
   <c r="G179" i="1" s="1"/>
   <c r="F175" i="1"/>
   <c r="F179" i="1" s="1"/>
-  <c r="D58" i="13"/>
-[...3 lines deleted...]
-  <c r="A73" i="13" s="1"/>
+  <c r="D57" i="13"/>
   <c r="A3" i="4"/>
   <c r="A26" i="2"/>
   <c r="A27" i="2" s="1"/>
   <c r="A28" i="2" s="1"/>
   <c r="A29" i="2" s="1"/>
   <c r="A30" i="2" s="1"/>
   <c r="A32" i="2" s="1"/>
   <c r="A33" i="2" s="1"/>
   <c r="A34" i="2" s="1"/>
   <c r="A35" i="2" s="1"/>
   <c r="A36" i="2" s="1"/>
   <c r="A37" i="2" s="1"/>
   <c r="A38" i="2" s="1"/>
   <c r="A39" i="2" s="1"/>
   <c r="A40" i="2" s="1"/>
   <c r="A42" i="2" s="1"/>
   <c r="A43" i="2" s="1"/>
   <c r="E181" i="1" l="1"/>
   <c r="A7" i="1"/>
   <c r="A8" i="1" s="1"/>
   <c r="A9" i="1" s="1"/>
   <c r="A10" i="1" s="1"/>
   <c r="A11" i="1" s="1"/>
   <c r="A44" i="2"/>
   <c r="A45" i="2" s="1"/>
@@ -412,51 +411,51 @@
   <c r="A132" i="1" s="1"/>
   <c r="A133" i="1" s="1"/>
   <c r="A135" i="1" s="1"/>
   <c r="A137" i="1" s="1"/>
   <c r="A138" i="1" s="1"/>
   <c r="A139" i="1" s="1"/>
   <c r="A140" i="1" s="1"/>
   <c r="A142" i="1" s="1"/>
   <c r="A143" i="1" s="1"/>
   <c r="A144" i="1" s="1"/>
   <c r="A145" i="1" s="1"/>
   <c r="A146" i="1" s="1"/>
   <c r="A147" i="1" s="1"/>
   <c r="A148" i="1" s="1"/>
   <c r="A149" i="1" s="1"/>
   <c r="A150" i="1" s="1"/>
   <c r="A151" i="1" s="1"/>
   <c r="A152" i="1" s="1"/>
   <c r="A153" i="1" s="1"/>
   <c r="A154" i="1" s="1"/>
   <c r="A155" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1782" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1776" uniqueCount="523">
   <si>
     <t>SISBEN</t>
   </si>
   <si>
     <t>IMPUESTOS</t>
   </si>
   <si>
     <t xml:space="preserve">Registro de contribuyentes del impuesto de industria y comercio </t>
   </si>
   <si>
     <t>Impuesto de industria y comercio y su complementario de avisos y tableros</t>
   </si>
   <si>
     <t>Cancelación del registro de contribuyentes del impuesto de industria y comercio</t>
   </si>
   <si>
     <t xml:space="preserve">Exención del impuesto de industria y comercio </t>
   </si>
   <si>
     <t>Impuesto predial unificado</t>
   </si>
   <si>
     <t>Exención del impuesto predial unificado</t>
   </si>
   <si>
@@ -1696,53 +1695,50 @@
   <si>
     <t>Concepto sanitario para empresas aplicadoras de plaguicidas</t>
   </si>
   <si>
     <t>Duplicado de los recibos de pago</t>
   </si>
   <si>
     <t>Radicación de la matrícula de un vehículo</t>
   </si>
   <si>
     <t>Cambio de servicio de un vehículo</t>
   </si>
   <si>
     <t>Cambio de placas de un vehículo automotor</t>
   </si>
   <si>
     <t>Blindaje de un vehículo automotor</t>
   </si>
   <si>
     <t>Desmonte de blindaje de un vehículo automotor</t>
   </si>
   <si>
     <t>Cambio de licencia de conducción por mayoría de edad</t>
   </si>
   <si>
-    <t>Traspaso de propiedad a persona indeterminada de un vehículo automotor</t>
-[...1 lines deleted...]
-  <si>
     <t>Tarjeta de operación</t>
   </si>
   <si>
     <t>Renovación de tarjeta de operación</t>
   </si>
   <si>
     <t>Modificación de tarjeta de operación</t>
   </si>
   <si>
     <t>Regrabación de chasis o serial de un vehículo automotor</t>
   </si>
   <si>
     <t>Regrabación de motor de un vehículo automotor</t>
   </si>
   <si>
     <t>Levantamiento de limitación o gravamen a la propiedad de un vehículo automotor</t>
   </si>
   <si>
     <t>Inscripción de limitación o gravamen a la propiedad de un vehículo automotor</t>
   </si>
   <si>
     <t>Duplicado de tarjeta de operación</t>
   </si>
   <si>
     <t>Matrícula de remolques y semirremolques</t>
@@ -1835,53 +1831,50 @@
     <t>Permiso integrado de pesca - modelo</t>
   </si>
   <si>
     <t>Prorroga o cancelación del permiso de pesca o acuícola</t>
   </si>
   <si>
     <t>Reposición o modificación del carné de pescador comercial artesanal</t>
   </si>
   <si>
     <t>Patente de pesca</t>
   </si>
   <si>
     <t>Inscripción en el registro general de pesca - modelo</t>
   </si>
   <si>
     <t>Afiliación, desafiliación o reemplazo de embarcaciones</t>
   </si>
   <si>
     <t>Certificación ambiental para la desintegración vehicular</t>
   </si>
   <si>
     <t>Formulario de solicitud de trámites del registro nacional de remolques, semirremolques, multimodulares y similares</t>
   </si>
   <si>
     <t>Formulario de solicitud de trámites del registro nacional de maquinaria agrícola, y de construcción autopropulsada</t>
-  </si>
-[...1 lines deleted...]
-    <t>Repetidos</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> Inscripción y registro de veedurías ciudadanas</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="56"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> Asistencia jurídica</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="56"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -2788,157 +2781,157 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -3609,86 +3602,86 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:P182"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+      <selection activeCell="M33" sqref="M33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.140625" style="9" customWidth="1"/>
     <col min="2" max="2" width="72.5703125" style="11" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.7109375" style="11" customWidth="1"/>
     <col min="5" max="11" width="11.42578125" style="11"/>
     <col min="12" max="12" width="14.7109375" style="11" customWidth="1"/>
     <col min="13" max="13" width="40" style="11" customWidth="1"/>
     <col min="14" max="14" width="52.140625" style="11" customWidth="1"/>
     <col min="15" max="15" width="16.85546875" style="11" customWidth="1"/>
     <col min="16" max="16" width="73.140625" style="11" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="159" t="s">
         <v>249</v>
       </c>
       <c r="F1" s="160"/>
       <c r="G1" s="160"/>
       <c r="H1" s="160"/>
       <c r="I1" s="160"/>
       <c r="J1" s="160"/>
-      <c r="K1" s="161"/>
-      <c r="L1" s="148" t="s">
+      <c r="K1" s="174"/>
+      <c r="L1" s="169" t="s">
         <v>191</v>
       </c>
-      <c r="M1" s="148"/>
-[...1 lines deleted...]
-      <c r="O1" s="148"/>
+      <c r="M1" s="169"/>
+      <c r="N1" s="169"/>
+      <c r="O1" s="169"/>
       <c r="P1" s="55"/>
     </row>
     <row r="2" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B2" s="41" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>96</v>
       </c>
       <c r="D2" s="19" t="s">
         <v>177</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>83</v>
       </c>
       <c r="F2" s="19" t="s">
         <v>84</v>
       </c>
       <c r="G2" s="19" t="s">
         <v>85</v>
       </c>
       <c r="H2" s="19" t="s">
@@ -3858,208 +3851,208 @@
       </c>
       <c r="B6" s="50" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D6" s="53">
         <v>3367</v>
       </c>
       <c r="E6" s="62">
         <v>1</v>
       </c>
       <c r="F6" s="62">
         <v>1</v>
       </c>
       <c r="G6" s="64"/>
       <c r="H6" s="64"/>
       <c r="I6" s="64"/>
       <c r="J6" s="64"/>
       <c r="K6" s="64"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8"/>
-      <c r="P6" s="163" t="s">
+      <c r="P6" s="162" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="7" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="28">
         <f>A6+1</f>
         <v>4</v>
       </c>
       <c r="B7" s="50" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D7" s="53">
         <v>3371</v>
       </c>
       <c r="E7" s="62">
         <v>1</v>
       </c>
       <c r="F7" s="62">
         <v>1</v>
       </c>
       <c r="G7" s="64"/>
       <c r="H7" s="64"/>
       <c r="I7" s="64"/>
       <c r="J7" s="64"/>
       <c r="K7" s="64"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8"/>
-      <c r="P7" s="163"/>
+      <c r="P7" s="162"/>
     </row>
     <row r="8" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="28">
         <f>A7+1</f>
         <v>5</v>
       </c>
       <c r="B8" s="50" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D8" s="53">
         <v>3369</v>
       </c>
       <c r="E8" s="62">
         <v>1</v>
       </c>
       <c r="F8" s="62">
         <v>1</v>
       </c>
       <c r="G8" s="64"/>
       <c r="H8" s="64"/>
       <c r="I8" s="64"/>
       <c r="J8" s="64"/>
       <c r="K8" s="64"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
-      <c r="P8" s="163"/>
+      <c r="P8" s="162"/>
     </row>
     <row r="9" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="28">
         <f>A8+1</f>
         <v>6</v>
       </c>
       <c r="B9" s="50" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D9" s="53">
         <v>3364</v>
       </c>
       <c r="E9" s="62">
         <v>1</v>
       </c>
       <c r="F9" s="62">
         <v>1</v>
       </c>
       <c r="G9" s="64"/>
       <c r="H9" s="64"/>
       <c r="I9" s="64"/>
       <c r="J9" s="64"/>
       <c r="K9" s="64"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
-      <c r="P9" s="163"/>
+      <c r="P9" s="162"/>
     </row>
     <row r="10" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="28">
         <f>A9+1</f>
         <v>7</v>
       </c>
       <c r="B10" s="50" t="s">
         <v>217</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D10" s="53">
         <v>3359</v>
       </c>
       <c r="E10" s="62">
         <v>1</v>
       </c>
       <c r="F10" s="62">
         <v>1</v>
       </c>
       <c r="G10" s="64"/>
       <c r="H10" s="64"/>
       <c r="I10" s="64"/>
       <c r="J10" s="64"/>
       <c r="K10" s="64"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8"/>
-      <c r="P10" s="163"/>
+      <c r="P10" s="162"/>
     </row>
     <row r="11" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="28">
         <f>A10+1</f>
         <v>8</v>
       </c>
       <c r="B11" s="50" t="s">
         <v>270</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D11" s="53">
         <v>9382</v>
       </c>
       <c r="E11" s="62">
         <v>1</v>
       </c>
       <c r="F11" s="62">
         <v>1</v>
       </c>
       <c r="G11" s="64"/>
       <c r="H11" s="64"/>
       <c r="I11" s="64"/>
       <c r="J11" s="64"/>
       <c r="K11" s="64"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
-      <c r="P11" s="163"/>
+      <c r="P11" s="162"/>
     </row>
     <row r="12" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B12" s="58" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>96</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>177</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>83</v>
       </c>
       <c r="F12" s="19" t="s">
         <v>84</v>
       </c>
       <c r="G12" s="19" t="s">
         <v>85</v>
       </c>
       <c r="H12" s="19" t="s">
         <v>86</v>
@@ -5450,112 +5443,112 @@
       <c r="K45" s="19" t="s">
         <v>89</v>
       </c>
       <c r="L45" s="19" t="s">
         <v>187</v>
       </c>
       <c r="M45" s="19" t="s">
         <v>188</v>
       </c>
       <c r="N45" s="19" t="s">
         <v>189</v>
       </c>
       <c r="O45" s="19" t="s">
         <v>190</v>
       </c>
       <c r="P45" s="19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="28">
         <f>+A44+1</f>
         <v>40</v>
       </c>
       <c r="B46" s="50" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C46" s="16" t="s">
         <v>97</v>
       </c>
       <c r="D46" s="53">
         <v>70931</v>
       </c>
       <c r="E46" s="62">
         <v>1</v>
       </c>
       <c r="F46" s="62"/>
       <c r="G46" s="64"/>
       <c r="H46" s="64"/>
       <c r="I46" s="64"/>
       <c r="J46" s="64"/>
       <c r="K46" s="64"/>
       <c r="L46" s="8" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="M46" s="8" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="N46" s="8" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="O46" s="8"/>
       <c r="P46" s="5" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="47" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="133">
         <f>A46+1</f>
         <v>41</v>
       </c>
       <c r="B47" s="50" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>97</v>
       </c>
       <c r="D47" s="53">
         <v>70933</v>
       </c>
       <c r="E47" s="62">
         <v>1</v>
       </c>
       <c r="F47" s="62"/>
       <c r="G47" s="64"/>
       <c r="H47" s="64"/>
       <c r="I47" s="64"/>
       <c r="J47" s="64"/>
       <c r="K47" s="64"/>
       <c r="L47" s="8" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="M47" s="8" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="N47" s="8" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="O47" s="8"/>
       <c r="P47" s="5"/>
     </row>
     <row r="48" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="133">
         <f t="shared" ref="A48:A53" si="1">A47+1</f>
         <v>42</v>
       </c>
       <c r="B48" s="50" t="s">
         <v>343</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D48" s="3">
         <v>1053</v>
       </c>
       <c r="E48" s="62">
         <v>1</v>
       </c>
       <c r="F48" s="62"/>
       <c r="G48" s="64"/>
       <c r="H48" s="64"/>
       <c r="I48" s="64"/>
@@ -5646,108 +5639,108 @@
         <v>9218</v>
       </c>
       <c r="E51" s="62">
         <v>1</v>
       </c>
       <c r="F51" s="62"/>
       <c r="G51" s="64"/>
       <c r="H51" s="64"/>
       <c r="I51" s="64"/>
       <c r="J51" s="64"/>
       <c r="K51" s="64"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8"/>
       <c r="P51" s="45" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="52" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="140">
         <f t="shared" si="1"/>
         <v>46</v>
       </c>
       <c r="B52" s="24" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D52" s="53">
         <v>83347</v>
       </c>
       <c r="E52" s="62">
         <v>1</v>
       </c>
       <c r="F52" s="62"/>
       <c r="G52" s="64"/>
       <c r="H52" s="64"/>
       <c r="I52" s="64"/>
       <c r="J52" s="64"/>
       <c r="K52" s="64"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8"/>
       <c r="P52" s="45"/>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A53" s="140">
         <f t="shared" si="1"/>
         <v>47</v>
       </c>
       <c r="B53" s="24" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D53" s="53">
         <v>83868</v>
       </c>
       <c r="E53" s="62">
         <v>1</v>
       </c>
       <c r="F53" s="62"/>
       <c r="G53" s="64"/>
       <c r="H53" s="64"/>
       <c r="I53" s="64"/>
       <c r="J53" s="64"/>
       <c r="K53" s="64"/>
       <c r="L53" s="8"/>
       <c r="M53" s="8"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8"/>
       <c r="P53" s="45"/>
     </row>
     <row r="54" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="147">
         <v>51</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D54" s="53">
         <v>88588</v>
       </c>
       <c r="E54" s="62">
         <v>1</v>
       </c>
       <c r="F54" s="62"/>
       <c r="G54" s="64"/>
       <c r="H54" s="64"/>
       <c r="I54" s="64"/>
       <c r="J54" s="64"/>
       <c r="K54" s="64"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="45"/>
     </row>
     <row r="55" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
         <v>104</v>
@@ -5986,299 +5979,299 @@
       </c>
       <c r="H60" s="62">
         <v>1</v>
       </c>
       <c r="I60" s="62">
         <v>1</v>
       </c>
       <c r="J60" s="62">
         <v>1</v>
       </c>
       <c r="K60" s="62">
         <v>1</v>
       </c>
       <c r="L60" s="49" t="s">
         <v>199</v>
       </c>
       <c r="M60" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N60" s="49" t="s">
         <v>197</v>
       </c>
       <c r="O60" s="49" t="s">
         <v>196</v>
       </c>
-      <c r="P60" s="166" t="s">
+      <c r="P60" s="165" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A61" s="133">
         <f t="shared" si="2"/>
         <v>57</v>
       </c>
       <c r="B61" s="29" t="s">
         <v>404</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D61" s="3">
         <v>4301</v>
       </c>
       <c r="E61" s="62">
         <v>1</v>
       </c>
       <c r="F61" s="62">
         <v>1</v>
       </c>
       <c r="G61" s="62">
         <v>1</v>
       </c>
       <c r="H61" s="62">
         <v>1</v>
       </c>
       <c r="I61" s="62">
         <v>1</v>
       </c>
       <c r="J61" s="62">
         <v>1</v>
       </c>
       <c r="K61" s="62">
         <v>1</v>
       </c>
       <c r="L61" s="8"/>
       <c r="M61" s="8"/>
       <c r="N61" s="8"/>
       <c r="O61" s="8"/>
-      <c r="P61" s="166"/>
+      <c r="P61" s="165"/>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A62" s="133">
         <f t="shared" si="2"/>
         <v>58</v>
       </c>
       <c r="B62" s="29" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D62" s="3">
         <v>4307</v>
       </c>
       <c r="E62" s="62">
         <v>1</v>
       </c>
       <c r="F62" s="62">
         <v>1</v>
       </c>
       <c r="G62" s="62">
         <v>1</v>
       </c>
       <c r="H62" s="62">
         <v>1</v>
       </c>
       <c r="I62" s="62">
         <v>1</v>
       </c>
       <c r="J62" s="62">
         <v>1</v>
       </c>
       <c r="K62" s="62">
         <v>1</v>
       </c>
       <c r="L62" s="8"/>
       <c r="M62" s="8"/>
       <c r="N62" s="8"/>
       <c r="O62" s="8"/>
-      <c r="P62" s="166"/>
+      <c r="P62" s="165"/>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A63" s="133">
         <f t="shared" si="2"/>
         <v>59</v>
       </c>
       <c r="B63" s="29" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D63" s="3">
         <v>4321</v>
       </c>
       <c r="E63" s="62">
         <v>1</v>
       </c>
       <c r="F63" s="62">
         <v>1</v>
       </c>
       <c r="G63" s="62">
         <v>1</v>
       </c>
       <c r="H63" s="62">
         <v>1</v>
       </c>
       <c r="I63" s="62">
         <v>1</v>
       </c>
       <c r="J63" s="62">
         <v>1</v>
       </c>
       <c r="K63" s="62">
         <v>1</v>
       </c>
       <c r="L63" s="8"/>
       <c r="M63" s="8"/>
       <c r="N63" s="8"/>
       <c r="O63" s="8"/>
-      <c r="P63" s="166"/>
+      <c r="P63" s="165"/>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A64" s="133">
         <f t="shared" si="2"/>
         <v>60</v>
       </c>
       <c r="B64" s="29" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D64" s="3">
         <v>4327</v>
       </c>
       <c r="E64" s="62">
         <v>1</v>
       </c>
       <c r="F64" s="62">
         <v>1</v>
       </c>
       <c r="G64" s="62">
         <v>1</v>
       </c>
       <c r="H64" s="62">
         <v>1</v>
       </c>
       <c r="I64" s="62">
         <v>1</v>
       </c>
       <c r="J64" s="62">
         <v>1</v>
       </c>
       <c r="K64" s="62">
         <v>1</v>
       </c>
       <c r="L64" s="8"/>
       <c r="M64" s="8"/>
       <c r="N64" s="8"/>
       <c r="O64" s="8"/>
-      <c r="P64" s="166"/>
+      <c r="P64" s="165"/>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A65" s="133">
         <f t="shared" si="2"/>
         <v>61</v>
       </c>
       <c r="B65" s="29" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D65" s="3">
         <v>4429</v>
       </c>
       <c r="E65" s="62">
         <v>1</v>
       </c>
       <c r="F65" s="62">
         <v>1</v>
       </c>
       <c r="G65" s="62">
         <v>1</v>
       </c>
       <c r="H65" s="62">
         <v>1</v>
       </c>
       <c r="I65" s="62">
         <v>1</v>
       </c>
       <c r="J65" s="62">
         <v>1</v>
       </c>
       <c r="K65" s="62">
         <v>1</v>
       </c>
       <c r="L65" s="8"/>
       <c r="M65" s="8"/>
       <c r="N65" s="8"/>
       <c r="O65" s="8"/>
-      <c r="P65" s="166"/>
+      <c r="P65" s="165"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A66" s="133">
         <f t="shared" si="2"/>
         <v>62</v>
       </c>
       <c r="B66" s="29" t="s">
         <v>156</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D66" s="3">
         <v>4430</v>
       </c>
       <c r="E66" s="62">
         <v>1</v>
       </c>
       <c r="F66" s="62">
         <v>1</v>
       </c>
       <c r="G66" s="62">
         <v>1</v>
       </c>
       <c r="H66" s="62">
         <v>1</v>
       </c>
       <c r="I66" s="62">
         <v>1</v>
       </c>
       <c r="J66" s="62">
         <v>1</v>
       </c>
       <c r="K66" s="62">
         <v>1</v>
       </c>
       <c r="L66" s="8"/>
       <c r="M66" s="8"/>
       <c r="N66" s="8"/>
       <c r="O66" s="8"/>
-      <c r="P66" s="166"/>
+      <c r="P66" s="165"/>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A67" s="133">
         <f t="shared" si="2"/>
         <v>63</v>
       </c>
       <c r="B67" s="29" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D67" s="3">
         <v>4812</v>
       </c>
       <c r="E67" s="62">
         <v>1</v>
       </c>
       <c r="F67" s="62">
         <v>1</v>
       </c>
       <c r="G67" s="62">
         <v>1</v>
       </c>
       <c r="H67" s="62">
@@ -6417,312 +6410,312 @@
       <c r="K70" s="19" t="s">
         <v>89</v>
       </c>
       <c r="L70" s="19" t="s">
         <v>187</v>
       </c>
       <c r="M70" s="19" t="s">
         <v>188</v>
       </c>
       <c r="N70" s="19" t="s">
         <v>189</v>
       </c>
       <c r="O70" s="19" t="s">
         <v>190</v>
       </c>
       <c r="P70" s="19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="71" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A71" s="122">
         <f>A69+1</f>
         <v>66</v>
       </c>
       <c r="B71" s="121" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="C71" s="122" t="s">
         <v>98</v>
       </c>
       <c r="D71" s="84">
         <v>78529</v>
       </c>
       <c r="E71" s="62">
         <v>1</v>
       </c>
       <c r="F71" s="62">
         <v>1</v>
       </c>
       <c r="G71" s="62">
         <v>1</v>
       </c>
       <c r="H71" s="62">
         <v>1</v>
       </c>
       <c r="I71" s="62">
         <v>1</v>
       </c>
       <c r="J71" s="62">
         <v>1</v>
       </c>
       <c r="K71" s="62">
         <v>1</v>
       </c>
       <c r="L71" s="8"/>
       <c r="M71" s="8" t="s">
         <v>198</v>
       </c>
       <c r="N71" s="8"/>
       <c r="O71" s="8"/>
       <c r="P71" s="5" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
     </row>
     <row r="72" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A72" s="28">
         <f>A71+1</f>
         <v>67</v>
       </c>
       <c r="B72" s="74" t="s">
         <v>327</v>
       </c>
       <c r="C72" s="28" t="s">
         <v>97</v>
       </c>
       <c r="D72" s="84">
         <v>15591</v>
       </c>
       <c r="E72" s="62">
         <v>1</v>
       </c>
       <c r="F72" s="62">
         <v>1</v>
       </c>
       <c r="G72" s="62">
         <v>1</v>
       </c>
       <c r="H72" s="62">
         <v>1</v>
       </c>
       <c r="I72" s="62">
         <v>1</v>
       </c>
       <c r="J72" s="62">
         <v>1</v>
       </c>
       <c r="K72" s="62">
         <v>1</v>
       </c>
       <c r="L72" s="8"/>
       <c r="M72" s="8"/>
       <c r="N72" s="8"/>
       <c r="O72" s="8"/>
       <c r="P72" s="5" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A73" s="140">
         <f>A72+1</f>
         <v>68</v>
       </c>
       <c r="B73" s="139" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C73" s="140" t="s">
         <v>98</v>
       </c>
       <c r="D73" s="84">
         <v>82525</v>
       </c>
       <c r="E73" s="62">
         <v>1</v>
       </c>
       <c r="F73" s="62">
         <v>1</v>
       </c>
       <c r="G73" s="62">
         <v>1</v>
       </c>
       <c r="H73" s="62">
         <v>1</v>
       </c>
       <c r="I73" s="62">
         <v>1</v>
       </c>
       <c r="J73" s="62">
         <v>1</v>
       </c>
       <c r="K73" s="62">
         <v>1</v>
       </c>
       <c r="L73" s="8"/>
       <c r="M73" s="8"/>
       <c r="N73" s="8"/>
       <c r="O73" s="8"/>
       <c r="P73" s="5"/>
     </row>
     <row r="74" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A74" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B74" s="58" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="C74" s="18" t="s">
         <v>96</v>
       </c>
       <c r="D74" s="19" t="s">
         <v>177</v>
       </c>
       <c r="E74" s="19" t="s">
         <v>83</v>
       </c>
       <c r="F74" s="19" t="s">
         <v>84</v>
       </c>
       <c r="G74" s="19" t="s">
         <v>85</v>
       </c>
       <c r="H74" s="19" t="s">
         <v>86</v>
       </c>
       <c r="I74" s="19" t="s">
         <v>87</v>
       </c>
       <c r="J74" s="19" t="s">
         <v>88</v>
       </c>
       <c r="K74" s="19" t="s">
         <v>89</v>
       </c>
       <c r="L74" s="19" t="s">
         <v>187</v>
       </c>
       <c r="M74" s="19" t="s">
         <v>188</v>
       </c>
       <c r="N74" s="19" t="s">
         <v>189</v>
       </c>
       <c r="O74" s="19" t="s">
         <v>190</v>
       </c>
       <c r="P74" s="19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A75" s="140">
         <f>A73+1</f>
         <v>69</v>
       </c>
       <c r="B75" s="139" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C75" s="140" t="s">
         <v>97</v>
       </c>
       <c r="D75" s="84">
         <v>81240</v>
       </c>
       <c r="E75" s="62">
         <v>1</v>
       </c>
       <c r="F75" s="62">
         <v>1</v>
       </c>
       <c r="G75" s="62">
         <v>1</v>
       </c>
       <c r="H75" s="62">
         <v>1</v>
       </c>
       <c r="I75" s="62">
         <v>1</v>
       </c>
       <c r="J75" s="62">
         <v>1</v>
       </c>
       <c r="K75" s="62">
         <v>1</v>
       </c>
       <c r="L75" s="8"/>
       <c r="M75" s="8"/>
       <c r="N75" s="8"/>
       <c r="O75" s="8"/>
       <c r="P75" s="5"/>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A76" s="140">
         <f>A75+1</f>
         <v>70</v>
       </c>
       <c r="B76" s="139" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="C76" s="140" t="s">
         <v>98</v>
       </c>
       <c r="D76" s="84">
         <v>81241</v>
       </c>
       <c r="E76" s="62">
         <v>1</v>
       </c>
       <c r="F76" s="62">
         <v>1</v>
       </c>
       <c r="G76" s="62">
         <v>1</v>
       </c>
       <c r="H76" s="62">
         <v>1</v>
       </c>
       <c r="I76" s="62">
         <v>1</v>
       </c>
       <c r="J76" s="62">
         <v>1</v>
       </c>
       <c r="K76" s="62">
         <v>1</v>
       </c>
       <c r="L76" s="8"/>
       <c r="M76" s="8"/>
       <c r="N76" s="8"/>
       <c r="O76" s="8"/>
       <c r="P76" s="5"/>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A77" s="140">
         <f>A76+1</f>
         <v>71</v>
       </c>
       <c r="B77" s="139" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C77" s="140" t="s">
         <v>98</v>
       </c>
       <c r="D77" s="84">
         <v>81260</v>
       </c>
       <c r="E77" s="62">
         <v>1</v>
       </c>
       <c r="F77" s="62">
         <v>1</v>
       </c>
       <c r="G77" s="62">
         <v>1</v>
       </c>
       <c r="H77" s="62">
         <v>1</v>
       </c>
       <c r="I77" s="62">
         <v>1</v>
       </c>
       <c r="J77" s="62">
         <v>1</v>
       </c>
@@ -7426,176 +7419,176 @@
       <c r="E94" s="62">
         <v>1</v>
       </c>
       <c r="F94" s="62">
         <v>1</v>
       </c>
       <c r="G94" s="62">
         <v>1</v>
       </c>
       <c r="H94" s="62">
         <v>1</v>
       </c>
       <c r="I94" s="62">
         <v>1</v>
       </c>
       <c r="J94" s="62">
         <v>1</v>
       </c>
       <c r="K94" s="62">
         <v>1</v>
       </c>
       <c r="L94" s="8"/>
       <c r="M94" s="8"/>
       <c r="N94" s="8"/>
       <c r="O94" s="8"/>
-      <c r="P94" s="167" t="s">
+      <c r="P94" s="166" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A95" s="86">
         <f t="shared" si="3"/>
         <v>87</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D95" s="3">
         <v>1096</v>
       </c>
       <c r="E95" s="62">
         <v>1</v>
       </c>
       <c r="F95" s="62">
         <v>1</v>
       </c>
       <c r="G95" s="62">
         <v>1</v>
       </c>
       <c r="H95" s="62">
         <v>1</v>
       </c>
       <c r="I95" s="62">
         <v>1</v>
       </c>
       <c r="J95" s="62">
         <v>1</v>
       </c>
       <c r="K95" s="62">
         <v>1</v>
       </c>
       <c r="L95" s="8"/>
       <c r="M95" s="8"/>
       <c r="N95" s="8"/>
       <c r="O95" s="8"/>
-      <c r="P95" s="167"/>
+      <c r="P95" s="166"/>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A96" s="86">
         <f t="shared" si="3"/>
         <v>88</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D96" s="3">
         <v>1084</v>
       </c>
       <c r="E96" s="62">
         <v>1</v>
       </c>
       <c r="F96" s="62">
         <v>1</v>
       </c>
       <c r="G96" s="62">
         <v>1</v>
       </c>
       <c r="H96" s="62">
         <v>1</v>
       </c>
       <c r="I96" s="62">
         <v>1</v>
       </c>
       <c r="J96" s="62">
         <v>1</v>
       </c>
       <c r="K96" s="62">
         <v>1</v>
       </c>
       <c r="L96" s="7"/>
       <c r="M96" s="31"/>
       <c r="N96" s="8"/>
       <c r="O96" s="8"/>
-      <c r="P96" s="167"/>
+      <c r="P96" s="166"/>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A97" s="86">
         <f t="shared" si="3"/>
         <v>89</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D97" s="3">
         <v>1097</v>
       </c>
       <c r="E97" s="62">
         <v>1</v>
       </c>
       <c r="F97" s="62">
         <v>1</v>
       </c>
       <c r="G97" s="62">
         <v>1</v>
       </c>
       <c r="H97" s="62">
         <v>1</v>
       </c>
       <c r="I97" s="62">
         <v>1</v>
       </c>
       <c r="J97" s="62">
         <v>1</v>
       </c>
       <c r="K97" s="62">
         <v>1</v>
       </c>
       <c r="L97" s="7"/>
       <c r="M97" s="31"/>
       <c r="N97" s="8"/>
       <c r="O97" s="8"/>
-      <c r="P97" s="167"/>
+      <c r="P97" s="166"/>
     </row>
     <row r="98" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="86">
         <f t="shared" si="3"/>
         <v>90</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D98" s="3">
         <v>1086</v>
       </c>
       <c r="E98" s="63">
         <v>1</v>
       </c>
       <c r="F98" s="63">
         <v>1</v>
       </c>
       <c r="G98" s="63">
         <v>1</v>
       </c>
       <c r="H98" s="63">
@@ -7929,92 +7922,92 @@
         <v>1</v>
       </c>
       <c r="H106" s="62">
         <v>1</v>
       </c>
       <c r="I106" s="62">
         <v>1</v>
       </c>
       <c r="J106" s="62">
         <v>1</v>
       </c>
       <c r="K106" s="62">
         <v>1</v>
       </c>
       <c r="L106" s="141"/>
       <c r="N106" s="141"/>
       <c r="O106" s="8"/>
       <c r="P106" s="5"/>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A107" s="140">
         <f t="shared" si="3"/>
         <v>99</v>
       </c>
       <c r="B107" s="45" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D107" s="53">
         <v>79212</v>
       </c>
       <c r="E107" s="62">
         <v>1</v>
       </c>
       <c r="F107" s="62">
         <v>1</v>
       </c>
       <c r="G107" s="62">
         <v>1</v>
       </c>
       <c r="H107" s="62">
         <v>1</v>
       </c>
       <c r="I107" s="62">
         <v>1</v>
       </c>
       <c r="J107" s="62">
         <v>1</v>
       </c>
       <c r="K107" s="62">
         <v>1</v>
       </c>
       <c r="L107" s="8"/>
       <c r="M107" s="8"/>
       <c r="N107" s="8"/>
       <c r="O107" s="8"/>
       <c r="P107" s="5"/>
     </row>
     <row r="108" spans="1:16" ht="90" x14ac:dyDescent="0.25">
       <c r="A108" s="140">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D108" s="3">
         <v>1081</v>
       </c>
       <c r="E108" s="62">
         <v>1</v>
       </c>
       <c r="F108" s="62">
         <v>1</v>
       </c>
       <c r="G108" s="62">
         <v>1</v>
       </c>
       <c r="H108" s="62">
         <v>1</v>
       </c>
       <c r="I108" s="62">
         <v>1</v>
       </c>
       <c r="J108" s="62">
         <v>1</v>
       </c>
@@ -8552,1190 +8545,1190 @@
       </c>
       <c r="B121" s="50" t="s">
         <v>52</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D121" s="53">
         <v>4015</v>
       </c>
       <c r="E121" s="62">
         <v>1</v>
       </c>
       <c r="F121" s="62">
         <v>1</v>
       </c>
       <c r="G121" s="64"/>
       <c r="H121" s="64"/>
       <c r="I121" s="64"/>
       <c r="J121" s="64"/>
       <c r="K121" s="64"/>
       <c r="L121" s="8"/>
       <c r="M121" s="8"/>
       <c r="N121" s="8"/>
       <c r="O121" s="8"/>
-      <c r="P121" s="164" t="s">
+      <c r="P121" s="163" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="122" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A122" s="28">
         <f>A121+1</f>
         <v>112</v>
       </c>
       <c r="B122" s="50" t="s">
         <v>53</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D122" s="53">
         <v>4012</v>
       </c>
       <c r="E122" s="62">
         <v>1</v>
       </c>
       <c r="F122" s="62">
         <v>1</v>
       </c>
       <c r="G122" s="64"/>
       <c r="H122" s="64"/>
       <c r="I122" s="64"/>
       <c r="J122" s="64"/>
       <c r="K122" s="64"/>
       <c r="L122" s="8"/>
       <c r="M122" s="8"/>
       <c r="N122" s="8"/>
       <c r="O122" s="8"/>
-      <c r="P122" s="165"/>
+      <c r="P122" s="164"/>
     </row>
     <row r="123" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A123" s="28">
         <f t="shared" ref="A123:A155" si="5">A122+1</f>
         <v>113</v>
       </c>
       <c r="B123" s="50" t="s">
         <v>222</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D123" s="53">
         <v>4013</v>
       </c>
       <c r="E123" s="62">
         <v>1</v>
       </c>
       <c r="F123" s="62">
         <v>1</v>
       </c>
       <c r="G123" s="64"/>
       <c r="H123" s="64"/>
       <c r="I123" s="64"/>
       <c r="J123" s="64"/>
       <c r="K123" s="64"/>
       <c r="L123" s="8"/>
       <c r="M123" s="8"/>
       <c r="N123" s="8"/>
       <c r="O123" s="8"/>
-      <c r="P123" s="165"/>
+      <c r="P123" s="164"/>
     </row>
     <row r="124" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A124" s="28">
         <f t="shared" si="5"/>
         <v>114</v>
       </c>
       <c r="B124" s="50" t="s">
         <v>55</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D124" s="53">
         <v>4014</v>
       </c>
       <c r="E124" s="62">
         <v>1</v>
       </c>
       <c r="F124" s="62">
         <v>1</v>
       </c>
       <c r="G124" s="64"/>
       <c r="H124" s="64"/>
       <c r="I124" s="64"/>
       <c r="J124" s="64"/>
       <c r="K124" s="64"/>
       <c r="L124" s="8"/>
       <c r="M124" s="8"/>
       <c r="N124" s="8"/>
       <c r="O124" s="8"/>
-      <c r="P124" s="165"/>
+      <c r="P124" s="164"/>
     </row>
     <row r="125" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A125" s="28">
         <f t="shared" si="5"/>
         <v>115</v>
       </c>
       <c r="B125" s="50" t="s">
         <v>54</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D125" s="53">
         <v>9388</v>
       </c>
       <c r="E125" s="62">
         <v>1</v>
       </c>
       <c r="F125" s="62">
         <v>1</v>
       </c>
       <c r="G125" s="64"/>
       <c r="H125" s="64"/>
       <c r="I125" s="64"/>
       <c r="J125" s="64"/>
       <c r="K125" s="64"/>
       <c r="L125" s="8"/>
       <c r="M125" s="8"/>
       <c r="N125" s="8"/>
       <c r="O125" s="8"/>
-      <c r="P125" s="165"/>
+      <c r="P125" s="164"/>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A126" s="28">
         <f t="shared" si="5"/>
         <v>116</v>
       </c>
       <c r="B126" s="24" t="s">
         <v>223</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D126" s="53">
         <v>1100</v>
       </c>
       <c r="E126" s="62">
         <v>1</v>
       </c>
       <c r="F126" s="62">
         <v>1</v>
       </c>
       <c r="G126" s="64"/>
       <c r="H126" s="64"/>
       <c r="I126" s="64"/>
       <c r="J126" s="64"/>
       <c r="K126" s="64"/>
       <c r="L126" s="8"/>
       <c r="M126" s="8"/>
       <c r="N126" s="8"/>
       <c r="O126" s="8"/>
-      <c r="P126" s="165"/>
+      <c r="P126" s="164"/>
     </row>
     <row r="127" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A127" s="170">
+      <c r="A127" s="148">
         <f t="shared" si="5"/>
         <v>117</v>
       </c>
-      <c r="B127" s="149" t="s">
+      <c r="B127" s="157" t="s">
         <v>56</v>
       </c>
-      <c r="C127" s="151" t="s">
-[...2 lines deleted...]
-      <c r="D127" s="157">
+      <c r="C127" s="170" t="s">
+        <v>97</v>
+      </c>
+      <c r="D127" s="172">
         <v>8612</v>
       </c>
-      <c r="E127" s="155">
-[...2 lines deleted...]
-      <c r="F127" s="155">
+      <c r="E127" s="154">
+        <v>1</v>
+      </c>
+      <c r="F127" s="154">
         <v>1</v>
       </c>
       <c r="G127" s="64"/>
       <c r="H127" s="64"/>
       <c r="I127" s="64"/>
       <c r="J127" s="64"/>
       <c r="K127" s="64"/>
       <c r="L127" s="49" t="s">
         <v>209</v>
       </c>
       <c r="M127" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N127" s="49" t="s">
         <v>208</v>
       </c>
       <c r="O127" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P127" s="165"/>
+      <c r="P127" s="164"/>
     </row>
     <row r="128" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A128" s="171"/>
-[...4 lines deleted...]
-      <c r="F128" s="156"/>
+      <c r="A128" s="149"/>
+      <c r="B128" s="158"/>
+      <c r="C128" s="171"/>
+      <c r="D128" s="173"/>
+      <c r="E128" s="155"/>
+      <c r="F128" s="155"/>
       <c r="G128" s="64"/>
       <c r="H128" s="64"/>
       <c r="I128" s="64"/>
       <c r="J128" s="64"/>
       <c r="K128" s="64"/>
       <c r="L128" s="49" t="s">
         <v>214</v>
       </c>
       <c r="M128" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N128" s="49" t="s">
         <v>215</v>
       </c>
       <c r="O128" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P128" s="165"/>
+      <c r="P128" s="164"/>
     </row>
     <row r="129" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A129" s="28">
         <f>+A127+1</f>
         <v>118</v>
       </c>
       <c r="B129" s="50" t="s">
         <v>57</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D129" s="53">
         <v>6371</v>
       </c>
       <c r="E129" s="62">
         <v>1</v>
       </c>
       <c r="F129" s="62">
         <v>1</v>
       </c>
       <c r="G129" s="64"/>
       <c r="H129" s="64"/>
       <c r="I129" s="64"/>
       <c r="J129" s="64"/>
       <c r="K129" s="64"/>
       <c r="L129" s="49" t="s">
         <v>212</v>
       </c>
       <c r="M129" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N129" s="49" t="s">
         <v>213</v>
       </c>
       <c r="O129" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P129" s="165"/>
+      <c r="P129" s="164"/>
     </row>
     <row r="130" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A130" s="28">
         <f t="shared" si="5"/>
         <v>119</v>
       </c>
       <c r="B130" s="50" t="s">
         <v>224</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D130" s="53">
         <v>6378</v>
       </c>
       <c r="E130" s="62">
         <v>1</v>
       </c>
       <c r="F130" s="62">
         <v>1</v>
       </c>
       <c r="G130" s="64"/>
       <c r="H130" s="64"/>
       <c r="I130" s="64"/>
       <c r="J130" s="64"/>
       <c r="K130" s="64"/>
       <c r="L130" s="49" t="s">
         <v>212</v>
       </c>
       <c r="M130" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N130" s="49" t="s">
         <v>213</v>
       </c>
       <c r="O130" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P130" s="165"/>
+      <c r="P130" s="164"/>
     </row>
     <row r="131" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A131" s="28">
         <f t="shared" si="5"/>
         <v>120</v>
       </c>
       <c r="B131" s="50" t="s">
         <v>58</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D131" s="53">
         <v>6369</v>
       </c>
       <c r="E131" s="62">
         <v>1</v>
       </c>
       <c r="F131" s="62">
         <v>1</v>
       </c>
       <c r="G131" s="64"/>
       <c r="H131" s="64"/>
       <c r="I131" s="64"/>
       <c r="J131" s="64"/>
       <c r="K131" s="64"/>
       <c r="L131" s="49" t="s">
         <v>212</v>
       </c>
       <c r="M131" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N131" s="49" t="s">
         <v>213</v>
       </c>
       <c r="O131" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P131" s="165"/>
+      <c r="P131" s="164"/>
     </row>
     <row r="132" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A132" s="28">
         <f t="shared" si="5"/>
         <v>121</v>
       </c>
       <c r="B132" s="50" t="s">
         <v>59</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D132" s="53">
         <v>6376</v>
       </c>
       <c r="E132" s="62">
         <v>1</v>
       </c>
       <c r="F132" s="62">
         <v>1</v>
       </c>
       <c r="G132" s="64"/>
       <c r="H132" s="64"/>
       <c r="I132" s="64"/>
       <c r="J132" s="64"/>
       <c r="K132" s="64"/>
       <c r="L132" s="49" t="s">
         <v>212</v>
       </c>
       <c r="M132" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N132" s="49" t="s">
         <v>213</v>
       </c>
       <c r="O132" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P132" s="165"/>
+      <c r="P132" s="164"/>
     </row>
     <row r="133" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A133" s="170">
+      <c r="A133" s="148">
         <f t="shared" si="5"/>
         <v>122</v>
       </c>
-      <c r="B133" s="149" t="s">
+      <c r="B133" s="157" t="s">
         <v>60</v>
       </c>
-      <c r="C133" s="151" t="s">
-[...2 lines deleted...]
-      <c r="D133" s="153">
+      <c r="C133" s="170" t="s">
+        <v>97</v>
+      </c>
+      <c r="D133" s="150">
         <v>8710</v>
       </c>
-      <c r="E133" s="155">
-[...2 lines deleted...]
-      <c r="F133" s="155">
+      <c r="E133" s="154">
+        <v>1</v>
+      </c>
+      <c r="F133" s="154">
         <v>1</v>
       </c>
       <c r="G133" s="64"/>
       <c r="H133" s="64"/>
       <c r="I133" s="64"/>
       <c r="J133" s="64"/>
       <c r="K133" s="64"/>
       <c r="L133" s="49" t="s">
         <v>205</v>
       </c>
       <c r="M133" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N133" s="49" t="s">
         <v>204</v>
       </c>
       <c r="O133" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P133" s="165"/>
+      <c r="P133" s="164"/>
     </row>
     <row r="134" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A134" s="171"/>
-[...4 lines deleted...]
-      <c r="F134" s="156"/>
+      <c r="A134" s="149"/>
+      <c r="B134" s="158"/>
+      <c r="C134" s="171"/>
+      <c r="D134" s="151"/>
+      <c r="E134" s="155"/>
+      <c r="F134" s="155"/>
       <c r="G134" s="64"/>
       <c r="H134" s="64"/>
       <c r="I134" s="64"/>
       <c r="J134" s="64"/>
       <c r="K134" s="64"/>
       <c r="L134" s="49" t="s">
         <v>214</v>
       </c>
       <c r="M134" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N134" s="49" t="s">
         <v>215</v>
       </c>
       <c r="O134" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P134" s="165"/>
+      <c r="P134" s="164"/>
     </row>
     <row r="135" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A135" s="170">
+      <c r="A135" s="148">
         <f>+A133+1</f>
         <v>123</v>
       </c>
-      <c r="B135" s="149" t="s">
+      <c r="B135" s="157" t="s">
         <v>61</v>
       </c>
-      <c r="C135" s="151" t="s">
-[...2 lines deleted...]
-      <c r="D135" s="153">
+      <c r="C135" s="170" t="s">
+        <v>97</v>
+      </c>
+      <c r="D135" s="150">
         <v>8627</v>
       </c>
-      <c r="E135" s="155">
-[...2 lines deleted...]
-      <c r="F135" s="155">
+      <c r="E135" s="154">
+        <v>1</v>
+      </c>
+      <c r="F135" s="154">
         <v>1</v>
       </c>
       <c r="G135" s="64"/>
       <c r="H135" s="64"/>
       <c r="I135" s="64"/>
       <c r="J135" s="64"/>
       <c r="K135" s="64"/>
       <c r="L135" s="49" t="s">
         <v>205</v>
       </c>
       <c r="M135" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N135" s="49" t="s">
         <v>204</v>
       </c>
       <c r="O135" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P135" s="165"/>
+      <c r="P135" s="164"/>
     </row>
     <row r="136" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A136" s="171"/>
-[...4 lines deleted...]
-      <c r="F136" s="156"/>
+      <c r="A136" s="149"/>
+      <c r="B136" s="158"/>
+      <c r="C136" s="171"/>
+      <c r="D136" s="151"/>
+      <c r="E136" s="155"/>
+      <c r="F136" s="155"/>
       <c r="G136" s="64"/>
       <c r="H136" s="64"/>
       <c r="I136" s="64"/>
       <c r="J136" s="64"/>
       <c r="K136" s="64"/>
       <c r="L136" s="49" t="s">
         <v>214</v>
       </c>
       <c r="M136" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N136" s="49" t="s">
         <v>215</v>
       </c>
       <c r="O136" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P136" s="165"/>
+      <c r="P136" s="164"/>
     </row>
     <row r="137" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A137" s="28">
         <f>+A135+1</f>
         <v>124</v>
       </c>
       <c r="B137" s="50" t="s">
         <v>62</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D137" s="53">
         <v>8616</v>
       </c>
       <c r="E137" s="62">
         <v>1</v>
       </c>
       <c r="F137" s="62">
         <v>1</v>
       </c>
       <c r="G137" s="64"/>
       <c r="H137" s="64"/>
       <c r="I137" s="64"/>
       <c r="J137" s="64"/>
       <c r="K137" s="64"/>
       <c r="L137" s="49" t="s">
         <v>207</v>
       </c>
       <c r="M137" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N137" s="49" t="s">
         <v>206</v>
       </c>
       <c r="O137" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P137" s="165"/>
+      <c r="P137" s="164"/>
     </row>
     <row r="138" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A138" s="28">
         <f t="shared" si="5"/>
         <v>125</v>
       </c>
       <c r="B138" s="50" t="s">
         <v>63</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D138" s="53">
         <v>6440</v>
       </c>
       <c r="E138" s="62">
         <v>1</v>
       </c>
       <c r="F138" s="62">
         <v>1</v>
       </c>
       <c r="G138" s="64"/>
       <c r="H138" s="64"/>
       <c r="I138" s="64"/>
       <c r="J138" s="64"/>
       <c r="K138" s="64"/>
       <c r="L138" s="49" t="s">
         <v>211</v>
       </c>
       <c r="M138" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N138" s="49" t="s">
         <v>210</v>
       </c>
       <c r="O138" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P138" s="165"/>
+      <c r="P138" s="164"/>
     </row>
     <row r="139" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A139" s="28">
         <f t="shared" si="5"/>
         <v>126</v>
       </c>
       <c r="B139" s="50" t="s">
         <v>225</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D139" s="53">
         <v>6458</v>
       </c>
       <c r="E139" s="62">
         <v>1</v>
       </c>
       <c r="F139" s="62">
         <v>1</v>
       </c>
       <c r="G139" s="64"/>
       <c r="H139" s="64"/>
       <c r="I139" s="64"/>
       <c r="J139" s="64"/>
       <c r="K139" s="64"/>
       <c r="L139" s="49" t="s">
         <v>201</v>
       </c>
       <c r="M139" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N139" s="49" t="s">
         <v>200</v>
       </c>
       <c r="O139" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P139" s="165"/>
+      <c r="P139" s="164"/>
     </row>
     <row r="140" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A140" s="170">
+      <c r="A140" s="148">
         <f t="shared" si="5"/>
         <v>127</v>
       </c>
-      <c r="B140" s="149" t="s">
+      <c r="B140" s="157" t="s">
         <v>64</v>
       </c>
-      <c r="C140" s="151" t="s">
-[...2 lines deleted...]
-      <c r="D140" s="153">
+      <c r="C140" s="170" t="s">
+        <v>97</v>
+      </c>
+      <c r="D140" s="150">
         <v>6456</v>
       </c>
-      <c r="E140" s="155">
-[...2 lines deleted...]
-      <c r="F140" s="155">
+      <c r="E140" s="154">
+        <v>1</v>
+      </c>
+      <c r="F140" s="154">
         <v>1</v>
       </c>
       <c r="G140" s="64"/>
       <c r="H140" s="64"/>
       <c r="I140" s="64"/>
       <c r="J140" s="64"/>
       <c r="K140" s="64"/>
       <c r="L140" s="49" t="s">
         <v>203</v>
       </c>
       <c r="M140" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N140" s="49" t="s">
         <v>202</v>
       </c>
       <c r="O140" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P140" s="165"/>
+      <c r="P140" s="164"/>
     </row>
     <row r="141" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A141" s="171"/>
-[...4 lines deleted...]
-      <c r="F141" s="156"/>
+      <c r="A141" s="149"/>
+      <c r="B141" s="158"/>
+      <c r="C141" s="171"/>
+      <c r="D141" s="151"/>
+      <c r="E141" s="155"/>
+      <c r="F141" s="155"/>
       <c r="G141" s="64"/>
       <c r="H141" s="64"/>
       <c r="I141" s="64"/>
       <c r="J141" s="64"/>
       <c r="K141" s="64"/>
       <c r="L141" s="49" t="s">
         <v>214</v>
       </c>
       <c r="M141" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N141" s="49" t="s">
         <v>215</v>
       </c>
       <c r="O141" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P141" s="165"/>
+      <c r="P141" s="164"/>
     </row>
     <row r="142" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A142" s="28">
         <f>+A140+1</f>
         <v>128</v>
       </c>
       <c r="B142" s="50" t="s">
         <v>65</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D142" s="53">
         <v>8795</v>
       </c>
       <c r="E142" s="62">
         <v>1</v>
       </c>
       <c r="F142" s="62">
         <v>1</v>
       </c>
       <c r="G142" s="64"/>
       <c r="H142" s="64"/>
       <c r="I142" s="64"/>
       <c r="J142" s="64"/>
       <c r="K142" s="64"/>
       <c r="L142" s="40"/>
       <c r="M142" s="40"/>
       <c r="N142" s="40"/>
       <c r="O142" s="40"/>
-      <c r="P142" s="165"/>
+      <c r="P142" s="164"/>
     </row>
     <row r="143" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A143" s="28">
         <f t="shared" si="5"/>
         <v>129</v>
       </c>
       <c r="B143" s="50" t="s">
         <v>226</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D143" s="53">
         <v>8416</v>
       </c>
       <c r="E143" s="62">
         <v>1</v>
       </c>
       <c r="F143" s="62">
         <v>1</v>
       </c>
       <c r="G143" s="64"/>
       <c r="H143" s="64"/>
       <c r="I143" s="64"/>
       <c r="J143" s="64"/>
       <c r="K143" s="64"/>
       <c r="L143" s="40"/>
       <c r="M143" s="40"/>
       <c r="N143" s="40"/>
       <c r="O143" s="40"/>
-      <c r="P143" s="165"/>
+      <c r="P143" s="164"/>
     </row>
     <row r="144" spans="1:16" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A144" s="28">
         <f t="shared" si="5"/>
         <v>130</v>
       </c>
       <c r="B144" s="50" t="s">
         <v>227</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D144" s="53">
         <v>8606</v>
       </c>
       <c r="E144" s="62">
         <v>1</v>
       </c>
       <c r="F144" s="62">
         <v>1</v>
       </c>
       <c r="G144" s="64"/>
       <c r="H144" s="64"/>
       <c r="I144" s="64"/>
       <c r="J144" s="64"/>
       <c r="K144" s="64"/>
       <c r="L144" s="49" t="s">
         <v>209</v>
       </c>
       <c r="M144" s="49" t="s">
         <v>198</v>
       </c>
       <c r="N144" s="49" t="s">
         <v>208</v>
       </c>
       <c r="O144" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="P144" s="165"/>
+      <c r="P144" s="164"/>
     </row>
     <row r="145" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A145" s="28">
         <f t="shared" si="5"/>
         <v>131</v>
       </c>
       <c r="B145" s="24" t="s">
         <v>66</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D145" s="53">
         <v>1091</v>
       </c>
       <c r="E145" s="62">
         <v>1</v>
       </c>
       <c r="F145" s="62">
         <v>1</v>
       </c>
       <c r="G145" s="64"/>
       <c r="H145" s="64"/>
       <c r="I145" s="64"/>
       <c r="J145" s="64"/>
       <c r="K145" s="64"/>
       <c r="L145" s="8"/>
       <c r="M145" s="8"/>
       <c r="N145" s="8"/>
       <c r="O145" s="8"/>
-      <c r="P145" s="165"/>
+      <c r="P145" s="164"/>
     </row>
     <row r="146" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A146" s="28">
         <f t="shared" si="5"/>
         <v>132</v>
       </c>
       <c r="B146" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D146" s="53">
         <v>1111</v>
       </c>
       <c r="E146" s="62">
         <v>1</v>
       </c>
       <c r="F146" s="62">
         <v>1</v>
       </c>
       <c r="G146" s="64"/>
       <c r="H146" s="64"/>
       <c r="I146" s="64"/>
       <c r="J146" s="64"/>
       <c r="K146" s="64"/>
       <c r="L146" s="8"/>
       <c r="M146" s="8"/>
       <c r="N146" s="8"/>
       <c r="O146" s="8"/>
-      <c r="P146" s="165"/>
+      <c r="P146" s="164"/>
     </row>
     <row r="147" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A147" s="28">
         <f t="shared" si="5"/>
         <v>133</v>
       </c>
       <c r="B147" s="24" t="s">
         <v>228</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D147" s="53">
         <v>1106</v>
       </c>
       <c r="E147" s="62">
         <v>1</v>
       </c>
       <c r="F147" s="62">
         <v>1</v>
       </c>
       <c r="G147" s="64"/>
       <c r="H147" s="64"/>
       <c r="I147" s="64"/>
       <c r="J147" s="64"/>
       <c r="K147" s="64"/>
       <c r="L147" s="8"/>
       <c r="M147" s="8"/>
       <c r="N147" s="8"/>
       <c r="O147" s="8"/>
-      <c r="P147" s="165"/>
+      <c r="P147" s="164"/>
     </row>
     <row r="148" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A148" s="28">
         <f t="shared" si="5"/>
         <v>134</v>
       </c>
       <c r="B148" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D148" s="53">
         <v>1107</v>
       </c>
       <c r="E148" s="62">
         <v>1</v>
       </c>
       <c r="F148" s="62">
         <v>1</v>
       </c>
       <c r="G148" s="64"/>
       <c r="H148" s="64"/>
       <c r="I148" s="64"/>
       <c r="J148" s="64"/>
       <c r="K148" s="64"/>
       <c r="L148" s="8"/>
       <c r="M148" s="8"/>
       <c r="N148" s="8"/>
       <c r="O148" s="8"/>
-      <c r="P148" s="165"/>
+      <c r="P148" s="164"/>
     </row>
     <row r="149" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A149" s="28">
         <f t="shared" si="5"/>
         <v>135</v>
       </c>
       <c r="B149" s="24" t="s">
         <v>229</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D149" s="53">
         <v>1090</v>
       </c>
       <c r="E149" s="62">
         <v>1</v>
       </c>
       <c r="F149" s="62">
         <v>1</v>
       </c>
       <c r="G149" s="64"/>
       <c r="H149" s="64"/>
       <c r="I149" s="64"/>
       <c r="J149" s="64"/>
       <c r="K149" s="64"/>
       <c r="L149" s="8"/>
       <c r="M149" s="8"/>
       <c r="N149" s="8"/>
       <c r="O149" s="8"/>
-      <c r="P149" s="165"/>
+      <c r="P149" s="164"/>
     </row>
     <row r="150" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A150" s="28">
         <f t="shared" si="5"/>
         <v>136</v>
       </c>
       <c r="B150" s="51" t="s">
         <v>230</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D150" s="53">
         <v>1108</v>
       </c>
       <c r="E150" s="62">
         <v>1</v>
       </c>
       <c r="F150" s="62">
         <v>1</v>
       </c>
       <c r="G150" s="64"/>
       <c r="H150" s="64"/>
       <c r="I150" s="64"/>
       <c r="J150" s="64"/>
       <c r="K150" s="64"/>
       <c r="L150" s="8"/>
       <c r="M150" s="8"/>
       <c r="N150" s="8"/>
       <c r="O150" s="8"/>
-      <c r="P150" s="165"/>
+      <c r="P150" s="164"/>
     </row>
     <row r="151" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A151" s="28">
         <f t="shared" si="5"/>
         <v>137</v>
       </c>
       <c r="B151" s="52" t="s">
         <v>69</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D151" s="53">
         <v>1109</v>
       </c>
       <c r="E151" s="62">
         <v>1</v>
       </c>
       <c r="F151" s="62">
         <v>1</v>
       </c>
       <c r="G151" s="64"/>
       <c r="H151" s="64"/>
       <c r="I151" s="64"/>
       <c r="J151" s="64"/>
       <c r="K151" s="64"/>
       <c r="L151" s="8"/>
       <c r="M151" s="8"/>
       <c r="N151" s="8"/>
       <c r="O151" s="8"/>
-      <c r="P151" s="165"/>
+      <c r="P151" s="164"/>
     </row>
     <row r="152" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A152" s="28">
         <f t="shared" si="5"/>
         <v>138</v>
       </c>
       <c r="B152" s="24" t="s">
         <v>231</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D152" s="53">
         <v>1092</v>
       </c>
       <c r="E152" s="62">
         <v>1</v>
       </c>
       <c r="F152" s="62">
         <v>1</v>
       </c>
       <c r="G152" s="64"/>
       <c r="H152" s="64"/>
       <c r="I152" s="64"/>
       <c r="J152" s="64"/>
       <c r="K152" s="64"/>
       <c r="L152" s="8"/>
       <c r="M152" s="8"/>
       <c r="N152" s="8"/>
       <c r="O152" s="8"/>
-      <c r="P152" s="165"/>
+      <c r="P152" s="164"/>
     </row>
     <row r="153" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A153" s="28">
         <f t="shared" si="5"/>
         <v>139</v>
       </c>
       <c r="B153" s="24" t="s">
         <v>232</v>
       </c>
       <c r="C153" s="14" t="s">
         <v>98</v>
       </c>
       <c r="D153" s="53">
         <v>1110</v>
       </c>
       <c r="E153" s="62">
         <v>1</v>
       </c>
       <c r="F153" s="62">
         <v>1</v>
       </c>
       <c r="G153" s="64"/>
       <c r="H153" s="64"/>
       <c r="I153" s="64"/>
       <c r="J153" s="64"/>
       <c r="K153" s="64"/>
       <c r="L153" s="8"/>
       <c r="M153" s="8"/>
       <c r="N153" s="8"/>
       <c r="O153" s="8"/>
-      <c r="P153" s="165"/>
+      <c r="P153" s="164"/>
     </row>
     <row r="154" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A154" s="28">
         <f t="shared" si="5"/>
         <v>140</v>
       </c>
       <c r="B154" s="24" t="s">
         <v>233</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D154" s="53">
         <v>1101</v>
       </c>
       <c r="E154" s="62">
         <v>1</v>
       </c>
       <c r="F154" s="62">
         <v>1</v>
       </c>
       <c r="G154" s="64"/>
       <c r="H154" s="64"/>
       <c r="I154" s="64"/>
       <c r="J154" s="64"/>
       <c r="K154" s="64"/>
       <c r="L154" s="8"/>
       <c r="M154" s="8"/>
       <c r="N154" s="8"/>
       <c r="O154" s="8"/>
-      <c r="P154" s="165"/>
+      <c r="P154" s="164"/>
     </row>
     <row r="155" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A155" s="28">
         <f t="shared" si="5"/>
         <v>141</v>
       </c>
       <c r="B155" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D155" s="53">
         <v>8796</v>
       </c>
       <c r="E155" s="62">
         <v>1</v>
       </c>
       <c r="F155" s="62">
         <v>1</v>
       </c>
       <c r="G155" s="64"/>
       <c r="H155" s="64"/>
       <c r="I155" s="64"/>
       <c r="J155" s="64"/>
       <c r="K155" s="64"/>
       <c r="L155" s="8"/>
       <c r="M155" s="8"/>
       <c r="N155" s="8"/>
       <c r="O155" s="8"/>
-      <c r="P155" s="165"/>
+      <c r="P155" s="164"/>
     </row>
     <row r="156" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A156" s="124">
         <v>141</v>
       </c>
       <c r="B156" s="24" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D156" s="53">
         <v>79289</v>
       </c>
       <c r="E156" s="62">
         <v>1</v>
       </c>
       <c r="F156" s="62">
         <v>1</v>
       </c>
       <c r="G156" s="64">
         <v>1</v>
       </c>
       <c r="H156" s="64">
         <v>1</v>
       </c>
       <c r="I156" s="64">
         <v>1</v>
       </c>
       <c r="J156" s="64">
         <v>1</v>
       </c>
@@ -9803,440 +9796,440 @@
         <f>A156+1</f>
         <v>142</v>
       </c>
       <c r="B158" s="25" t="s">
         <v>234</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D158" s="53">
         <v>1048</v>
       </c>
       <c r="E158" s="62" t="s">
         <v>337</v>
       </c>
       <c r="F158" s="64"/>
       <c r="G158" s="64"/>
       <c r="H158" s="64"/>
       <c r="I158" s="64"/>
       <c r="J158" s="64"/>
       <c r="K158" s="64"/>
       <c r="L158" s="8"/>
       <c r="M158" s="8"/>
       <c r="N158" s="8"/>
       <c r="O158" s="8"/>
-      <c r="P158" s="170" t="s">
+      <c r="P158" s="148" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="159" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A159" s="28">
         <f>A158+1</f>
         <v>143</v>
       </c>
       <c r="B159" s="25" t="s">
         <v>235</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D159" s="53">
         <v>1047</v>
       </c>
       <c r="E159" s="62" t="s">
         <v>337</v>
       </c>
       <c r="F159" s="64"/>
       <c r="G159" s="64"/>
       <c r="H159" s="64"/>
       <c r="I159" s="64"/>
       <c r="J159" s="64"/>
       <c r="K159" s="64"/>
       <c r="L159" s="8"/>
       <c r="M159" s="8"/>
       <c r="N159" s="8"/>
       <c r="O159" s="8"/>
-      <c r="P159" s="174"/>
+      <c r="P159" s="156"/>
     </row>
     <row r="160" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A160" s="137">
         <f t="shared" ref="A160:A166" si="6">A159+1</f>
         <v>144</v>
       </c>
       <c r="B160" s="50" t="s">
         <v>178</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D160" s="53">
         <v>1070</v>
       </c>
       <c r="E160" s="62" t="s">
         <v>337</v>
       </c>
       <c r="F160" s="64"/>
       <c r="G160" s="64"/>
       <c r="H160" s="64"/>
       <c r="I160" s="64"/>
       <c r="J160" s="64"/>
       <c r="K160" s="64"/>
       <c r="L160" s="8"/>
       <c r="M160" s="8"/>
       <c r="N160" s="8"/>
       <c r="O160" s="8"/>
-      <c r="P160" s="174"/>
+      <c r="P160" s="156"/>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A161" s="137">
         <f t="shared" si="6"/>
         <v>145</v>
       </c>
       <c r="B161" s="25" t="s">
         <v>236</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D161" s="53">
         <v>1045</v>
       </c>
       <c r="E161" s="62" t="s">
         <v>337</v>
       </c>
       <c r="F161" s="64"/>
       <c r="G161" s="64"/>
       <c r="H161" s="64"/>
       <c r="I161" s="64"/>
       <c r="J161" s="64"/>
       <c r="K161" s="64"/>
       <c r="L161" s="8"/>
       <c r="M161" s="8"/>
       <c r="N161" s="8"/>
       <c r="O161" s="8"/>
-      <c r="P161" s="174"/>
+      <c r="P161" s="156"/>
     </row>
     <row r="162" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A162" s="137">
         <f t="shared" si="6"/>
         <v>146</v>
       </c>
       <c r="B162" s="25" t="s">
         <v>237</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D162" s="53">
         <v>1072</v>
       </c>
       <c r="E162" s="62" t="s">
         <v>337</v>
       </c>
       <c r="F162" s="64"/>
       <c r="G162" s="64"/>
       <c r="H162" s="64"/>
       <c r="I162" s="64"/>
       <c r="J162" s="64"/>
       <c r="K162" s="64"/>
       <c r="L162" s="8"/>
       <c r="M162" s="8"/>
       <c r="N162" s="8"/>
       <c r="O162" s="8"/>
-      <c r="P162" s="174"/>
+      <c r="P162" s="156"/>
     </row>
     <row r="163" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A163" s="137">
         <f t="shared" si="6"/>
         <v>147</v>
       </c>
       <c r="B163" s="50" t="s">
         <v>72</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D163" s="53">
         <v>1077</v>
       </c>
       <c r="E163" s="62" t="s">
         <v>337</v>
       </c>
       <c r="F163" s="64"/>
       <c r="G163" s="64"/>
       <c r="H163" s="64"/>
       <c r="I163" s="64"/>
       <c r="J163" s="64"/>
       <c r="K163" s="64"/>
       <c r="L163" s="8"/>
       <c r="M163" s="8"/>
       <c r="N163" s="8"/>
       <c r="O163" s="8"/>
-      <c r="P163" s="174"/>
+      <c r="P163" s="156"/>
     </row>
     <row r="164" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A164" s="137">
         <f t="shared" si="6"/>
         <v>148</v>
       </c>
       <c r="B164" s="50" t="s">
         <v>238</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D164" s="53">
         <v>1098</v>
       </c>
       <c r="E164" s="62" t="s">
         <v>337</v>
       </c>
       <c r="F164" s="64"/>
       <c r="G164" s="64"/>
       <c r="H164" s="64"/>
       <c r="I164" s="64"/>
       <c r="J164" s="64"/>
       <c r="K164" s="64"/>
       <c r="L164" s="8"/>
       <c r="M164" s="8"/>
       <c r="N164" s="8"/>
       <c r="O164" s="8"/>
-      <c r="P164" s="174"/>
+      <c r="P164" s="156"/>
     </row>
     <row r="165" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A165" s="137">
         <f t="shared" si="6"/>
         <v>149</v>
       </c>
       <c r="B165" s="25" t="s">
         <v>73</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D165" s="53">
         <v>11156</v>
       </c>
       <c r="E165" s="62" t="s">
         <v>337</v>
       </c>
       <c r="F165" s="64"/>
       <c r="G165" s="64"/>
       <c r="H165" s="64"/>
       <c r="I165" s="64"/>
       <c r="J165" s="64"/>
       <c r="K165" s="64"/>
       <c r="L165" s="8"/>
       <c r="M165" s="8"/>
       <c r="N165" s="8"/>
       <c r="O165" s="8"/>
-      <c r="P165" s="174"/>
+      <c r="P165" s="156"/>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A166" s="137">
         <f t="shared" si="6"/>
         <v>150</v>
       </c>
       <c r="B166" s="25" t="s">
         <v>358</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D166" s="53">
         <v>15970</v>
       </c>
       <c r="E166" s="62" t="s">
         <v>337</v>
       </c>
       <c r="F166" s="64"/>
       <c r="G166" s="64"/>
       <c r="H166" s="64"/>
       <c r="I166" s="64"/>
       <c r="J166" s="64"/>
       <c r="K166" s="64"/>
       <c r="L166" s="8"/>
       <c r="M166" s="8"/>
       <c r="N166" s="8"/>
       <c r="O166" s="8"/>
-      <c r="P166" s="171"/>
+      <c r="P166" s="149"/>
     </row>
     <row r="167" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A167" s="18" t="s">
+        <v>492</v>
+      </c>
+      <c r="B167" s="41" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="C167" s="18" t="s">
         <v>96</v>
       </c>
       <c r="D167" s="19" t="s">
         <v>177</v>
       </c>
       <c r="E167" s="19" t="s">
         <v>83</v>
       </c>
       <c r="F167" s="19" t="s">
         <v>84</v>
       </c>
       <c r="G167" s="19" t="s">
         <v>85</v>
       </c>
       <c r="H167" s="19" t="s">
         <v>86</v>
       </c>
       <c r="I167" s="19" t="s">
         <v>87</v>
       </c>
       <c r="J167" s="19" t="s">
         <v>88</v>
       </c>
       <c r="K167" s="19" t="s">
         <v>89</v>
       </c>
       <c r="L167" s="19" t="s">
         <v>187</v>
       </c>
       <c r="M167" s="19" t="s">
         <v>188</v>
       </c>
       <c r="N167" s="19" t="s">
         <v>189</v>
       </c>
       <c r="O167" s="19" t="s">
         <v>190</v>
       </c>
       <c r="P167" s="19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="168" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A168" s="126">
         <v>151</v>
       </c>
       <c r="B168" s="25" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D168" s="53">
         <v>87530</v>
       </c>
       <c r="E168" s="62">
         <v>1</v>
       </c>
       <c r="F168" s="62">
         <v>1</v>
       </c>
       <c r="G168" s="62">
         <v>1</v>
       </c>
       <c r="H168" s="62">
         <v>1</v>
       </c>
       <c r="I168" s="62">
         <v>1</v>
       </c>
       <c r="J168" s="62">
         <v>1</v>
       </c>
       <c r="K168" s="62">
         <v>1</v>
       </c>
       <c r="L168" s="127" t="s">
+        <v>495</v>
+      </c>
+      <c r="M168" s="128" t="s">
+        <v>496</v>
+      </c>
+      <c r="N168" s="128" t="s">
         <v>497</v>
       </c>
-      <c r="M168" s="128" t="s">
+      <c r="O168" s="128" t="s">
         <v>498</v>
-      </c>
-[...4 lines deleted...]
-        <v>500</v>
       </c>
       <c r="P168" s="125"/>
     </row>
     <row r="169" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A169" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B169" s="41" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C169" s="18" t="s">
         <v>96</v>
       </c>
       <c r="D169" s="19" t="s">
         <v>177</v>
       </c>
       <c r="E169" s="19" t="s">
         <v>83</v>
       </c>
       <c r="F169" s="19" t="s">
         <v>84</v>
       </c>
       <c r="G169" s="19" t="s">
         <v>85</v>
       </c>
       <c r="H169" s="19" t="s">
         <v>86</v>
       </c>
       <c r="I169" s="19" t="s">
         <v>87</v>
       </c>
       <c r="J169" s="19" t="s">
         <v>88</v>
       </c>
       <c r="K169" s="19" t="s">
         <v>89</v>
       </c>
       <c r="L169" s="19" t="s">
         <v>187</v>
       </c>
       <c r="M169" s="19" t="s">
         <v>188</v>
       </c>
       <c r="N169" s="19" t="s">
         <v>189</v>
       </c>
       <c r="O169" s="19" t="s">
         <v>190</v>
       </c>
       <c r="P169" s="19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="170" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A170" s="135">
         <v>152</v>
       </c>
       <c r="B170" s="65" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D170" s="3">
         <v>88281</v>
       </c>
       <c r="E170" s="62">
         <v>1</v>
       </c>
       <c r="F170" s="62">
         <v>1</v>
       </c>
       <c r="G170" s="62">
         <v>1</v>
       </c>
       <c r="H170" s="62">
         <v>1</v>
       </c>
       <c r="I170" s="62">
         <v>1</v>
       </c>
       <c r="J170" s="62">
         <v>1</v>
       </c>
@@ -10315,167 +10308,167 @@
       <c r="E172" s="62">
         <v>1</v>
       </c>
       <c r="F172" s="62">
         <v>1</v>
       </c>
       <c r="G172" s="62">
         <v>1</v>
       </c>
       <c r="H172" s="62">
         <v>1</v>
       </c>
       <c r="I172" s="62">
         <v>1</v>
       </c>
       <c r="J172" s="62">
         <v>1</v>
       </c>
       <c r="K172" s="62">
         <v>1</v>
       </c>
       <c r="L172" s="8"/>
       <c r="M172" s="8"/>
       <c r="N172" s="8"/>
       <c r="O172" s="8"/>
-      <c r="P172" s="172" t="s">
+      <c r="P172" s="152" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A173" s="126">
         <v>154</v>
       </c>
       <c r="B173" s="65" t="s">
         <v>148</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D173" s="3">
         <v>4003</v>
       </c>
       <c r="E173" s="62">
         <v>1</v>
       </c>
       <c r="F173" s="62">
         <v>1</v>
       </c>
       <c r="G173" s="62">
         <v>1</v>
       </c>
       <c r="H173" s="62">
         <v>1</v>
       </c>
       <c r="I173" s="62">
         <v>1</v>
       </c>
       <c r="J173" s="62">
         <v>1</v>
       </c>
       <c r="K173" s="62">
         <v>1</v>
       </c>
       <c r="L173" s="8"/>
       <c r="M173" s="8"/>
       <c r="N173" s="8"/>
       <c r="O173" s="8"/>
-      <c r="P173" s="173"/>
+      <c r="P173" s="153"/>
     </row>
     <row r="174" spans="1:16" ht="30" x14ac:dyDescent="0.25">
       <c r="A174" s="28">
         <v>155</v>
       </c>
       <c r="B174" s="102" t="s">
         <v>412</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>127</v>
       </c>
       <c r="D174" s="3">
         <v>19633</v>
       </c>
       <c r="E174" s="62">
         <v>1</v>
       </c>
       <c r="F174" s="62">
         <v>1</v>
       </c>
       <c r="G174" s="62">
         <v>1</v>
       </c>
       <c r="H174" s="62">
         <v>1</v>
       </c>
       <c r="I174" s="62">
         <v>1</v>
       </c>
       <c r="J174" s="62">
         <v>1</v>
       </c>
       <c r="K174" s="62">
         <v>1</v>
       </c>
       <c r="L174" s="8"/>
       <c r="M174" s="8"/>
       <c r="N174" s="8"/>
       <c r="O174" s="8"/>
       <c r="P174" s="6"/>
     </row>
     <row r="175" spans="1:16" s="61" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A175" s="10"/>
-      <c r="B175" s="168" t="s">
+      <c r="B175" s="167" t="s">
         <v>92</v>
       </c>
-      <c r="C175" s="169"/>
+      <c r="C175" s="168"/>
       <c r="D175" s="56"/>
       <c r="E175" s="4">
-        <f>SUM(E3:E174)</f>
+        <f t="shared" ref="E175:K175" si="7">SUM(E3:E174)</f>
         <v>144</v>
       </c>
       <c r="F175" s="4">
-        <f>SUM(F3:F174)</f>
+        <f t="shared" si="7"/>
         <v>135</v>
       </c>
       <c r="G175" s="4">
-        <f>SUM(G3:G174)</f>
+        <f t="shared" si="7"/>
         <v>98</v>
       </c>
       <c r="H175" s="4">
-        <f>SUM(H3:H174)</f>
+        <f t="shared" si="7"/>
         <v>98</v>
       </c>
       <c r="I175" s="4">
-        <f>SUM(I3:I174)</f>
+        <f t="shared" si="7"/>
         <v>98</v>
       </c>
       <c r="J175" s="4">
-        <f>SUM(J3:J174)</f>
+        <f t="shared" si="7"/>
         <v>98</v>
       </c>
       <c r="K175" s="4">
-        <f>SUM(K3:K174)</f>
+        <f t="shared" si="7"/>
         <v>96</v>
       </c>
       <c r="L175" s="11"/>
       <c r="M175" s="11"/>
       <c r="N175" s="11"/>
       <c r="O175" s="11"/>
       <c r="P175" s="11"/>
     </row>
     <row r="177" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A177" s="11"/>
       <c r="B177" s="159" t="s">
         <v>399</v>
       </c>
       <c r="C177" s="160"/>
       <c r="D177" s="26"/>
       <c r="E177" s="27">
         <v>7</v>
       </c>
       <c r="F177" s="27">
         <v>22</v>
       </c>
       <c r="G177" s="27">
         <v>19</v>
       </c>
       <c r="H177" s="27">
@@ -10498,402 +10491,402 @@
     </row>
     <row r="178" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A178" s="11"/>
       <c r="B178" s="12"/>
       <c r="C178" s="20"/>
       <c r="D178" s="12"/>
       <c r="E178" s="12"/>
       <c r="F178" s="12"/>
       <c r="G178" s="12"/>
       <c r="H178" s="12"/>
       <c r="I178" s="12"/>
       <c r="J178" s="12"/>
       <c r="K178" s="12"/>
       <c r="L178" s="12"/>
       <c r="M178" s="12"/>
       <c r="N178" s="12"/>
       <c r="O178" s="12"/>
       <c r="P178" s="12"/>
     </row>
     <row r="179" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A179" s="11"/>
       <c r="B179" s="12"/>
       <c r="C179" s="20"/>
       <c r="D179" s="12"/>
       <c r="E179" s="27">
-        <f t="shared" ref="E179:K179" si="7">E177*E175</f>
+        <f t="shared" ref="E179:K179" si="8">E177*E175</f>
         <v>1008</v>
       </c>
       <c r="F179" s="27">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>2970</v>
       </c>
       <c r="G179" s="27">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>1862</v>
       </c>
       <c r="H179" s="27">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>1568</v>
       </c>
       <c r="I179" s="27">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>2842</v>
       </c>
       <c r="J179" s="27">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>3234</v>
       </c>
       <c r="K179" s="27">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>93600</v>
       </c>
       <c r="L179" s="55"/>
       <c r="M179" s="55"/>
       <c r="N179" s="55"/>
       <c r="O179" s="55"/>
       <c r="P179" s="12"/>
     </row>
     <row r="180" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A180" s="11"/>
       <c r="B180" s="12"/>
       <c r="C180" s="20"/>
       <c r="D180" s="12"/>
       <c r="E180" s="12"/>
       <c r="F180" s="12"/>
       <c r="G180" s="12"/>
       <c r="H180" s="12"/>
       <c r="I180" s="12"/>
       <c r="J180" s="12"/>
       <c r="K180" s="12"/>
       <c r="L180" s="12"/>
       <c r="M180" s="12"/>
       <c r="N180" s="12"/>
       <c r="O180" s="12"/>
       <c r="P180" s="12"/>
     </row>
     <row r="181" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A181" s="11"/>
       <c r="B181" s="12"/>
       <c r="C181" s="20"/>
       <c r="D181" s="12"/>
-      <c r="E181" s="162">
+      <c r="E181" s="161">
         <f>SUM(E179:K179)</f>
         <v>107084</v>
       </c>
-      <c r="F181" s="162"/>
-[...4 lines deleted...]
-      <c r="K181" s="162"/>
+      <c r="F181" s="161"/>
+      <c r="G181" s="161"/>
+      <c r="H181" s="161"/>
+      <c r="I181" s="161"/>
+      <c r="J181" s="161"/>
+      <c r="K181" s="161"/>
       <c r="L181" s="12"/>
       <c r="M181" s="12"/>
       <c r="N181" s="12"/>
       <c r="O181" s="12"/>
       <c r="P181" s="12"/>
     </row>
     <row r="182" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A182" s="11"/>
       <c r="B182" s="12"/>
       <c r="C182" s="20"/>
       <c r="D182" s="12"/>
       <c r="E182" s="12"/>
       <c r="F182" s="12"/>
       <c r="G182" s="12"/>
       <c r="H182" s="12"/>
       <c r="I182" s="12"/>
       <c r="J182" s="12"/>
       <c r="K182" s="12"/>
       <c r="L182" s="12"/>
       <c r="M182" s="12"/>
       <c r="N182" s="12"/>
       <c r="O182" s="12"/>
       <c r="P182" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="35">
+    <mergeCell ref="L1:O1"/>
+    <mergeCell ref="B127:B128"/>
+    <mergeCell ref="C140:C141"/>
+    <mergeCell ref="D140:D141"/>
+    <mergeCell ref="D133:D134"/>
+    <mergeCell ref="C135:C136"/>
+    <mergeCell ref="B133:B134"/>
+    <mergeCell ref="C133:C134"/>
+    <mergeCell ref="C127:C128"/>
+    <mergeCell ref="B135:B136"/>
+    <mergeCell ref="E140:E141"/>
+    <mergeCell ref="F140:F141"/>
+    <mergeCell ref="D127:D128"/>
+    <mergeCell ref="E1:K1"/>
+    <mergeCell ref="B177:C177"/>
+    <mergeCell ref="E181:K181"/>
+    <mergeCell ref="P6:P11"/>
+    <mergeCell ref="P121:P155"/>
+    <mergeCell ref="P60:P66"/>
+    <mergeCell ref="P94:P97"/>
+    <mergeCell ref="B175:C175"/>
     <mergeCell ref="A127:A128"/>
     <mergeCell ref="A133:A134"/>
     <mergeCell ref="A135:A136"/>
     <mergeCell ref="D135:D136"/>
     <mergeCell ref="P172:P173"/>
     <mergeCell ref="E127:E128"/>
     <mergeCell ref="F127:F128"/>
     <mergeCell ref="E133:E134"/>
     <mergeCell ref="F133:F134"/>
     <mergeCell ref="E135:E136"/>
     <mergeCell ref="F135:F136"/>
     <mergeCell ref="P158:P166"/>
     <mergeCell ref="A140:A141"/>
     <mergeCell ref="B140:B141"/>
-    <mergeCell ref="B177:C177"/>
-[...19 lines deleted...]
-    <mergeCell ref="E1:K1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="56.5703125" customWidth="1"/>
     <col min="3" max="3" width="28.140625" customWidth="1"/>
     <col min="4" max="4" width="25.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="112" t="s">
         <v>104</v>
       </c>
       <c r="B1" s="85" t="s">
         <v>90</v>
       </c>
       <c r="C1" s="112" t="s">
         <v>96</v>
       </c>
       <c r="D1" s="112" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="31">
         <v>1</v>
       </c>
       <c r="B2" s="116" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C2" s="117" t="s">
         <v>97</v>
       </c>
       <c r="D2" s="118">
         <v>28185</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="31">
         <v>2</v>
       </c>
       <c r="B3" s="116" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="C3" s="117" t="s">
         <v>97</v>
       </c>
       <c r="D3" s="118">
         <v>28189</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="31">
         <v>3</v>
       </c>
       <c r="B4" s="116" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="C4" s="117" t="s">
         <v>97</v>
       </c>
       <c r="D4" s="118">
         <v>28188</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="31">
         <v>4</v>
       </c>
       <c r="B5" s="116" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="C5" s="117" t="s">
         <v>97</v>
       </c>
       <c r="D5" s="118">
         <v>28190</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="31">
         <v>5</v>
       </c>
       <c r="B6" s="116" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="C6" s="117" t="s">
         <v>97</v>
       </c>
       <c r="D6" s="118">
         <v>28187</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="31">
         <v>6</v>
       </c>
       <c r="B7" s="116" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="C7" s="117" t="s">
         <v>97</v>
       </c>
       <c r="D7" s="118">
         <v>28184</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="31">
         <v>7</v>
       </c>
       <c r="B8" s="116" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="C8" s="117" t="s">
         <v>97</v>
       </c>
       <c r="D8" s="118">
         <v>28193</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="31">
         <v>8</v>
       </c>
       <c r="B9" s="116" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C9" s="117" t="s">
         <v>97</v>
       </c>
       <c r="D9" s="118">
         <v>28200</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="31">
         <v>9</v>
       </c>
       <c r="B10" s="116" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="C10" s="117" t="s">
         <v>97</v>
       </c>
       <c r="D10" s="118">
         <v>28198</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="31">
         <v>10</v>
       </c>
       <c r="B11" s="119" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="C11" s="117" t="s">
         <v>97</v>
       </c>
       <c r="D11" s="118">
         <v>28201</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="31">
         <v>11</v>
       </c>
       <c r="B12" s="120" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="C12" s="117" t="s">
         <v>98</v>
       </c>
       <c r="D12" s="118">
         <v>28194</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="31">
         <v>12</v>
       </c>
       <c r="B13" s="82" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="C13" s="117" t="s">
         <v>97</v>
       </c>
       <c r="D13" s="118">
         <v>28186</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="31">
         <v>13</v>
       </c>
       <c r="B14" s="82" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="C14" s="117" t="s">
         <v>97</v>
       </c>
       <c r="D14" s="118">
         <v>28196</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="31">
         <v>14</v>
       </c>
       <c r="B15" s="82" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="C15" s="117" t="s">
         <v>97</v>
       </c>
       <c r="D15" s="118">
         <v>28195</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4" style="22" bestFit="1" customWidth="1"/>
@@ -10992,257 +10985,257 @@
     <col min="1" max="1" width="3.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="22" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="108" t="s">
         <v>104</v>
       </c>
       <c r="B1" s="108" t="s">
         <v>90</v>
       </c>
       <c r="C1" s="108" t="s">
         <v>96</v>
       </c>
       <c r="D1" s="108" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="13">
         <v>1</v>
       </c>
       <c r="B2" s="109" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D2" s="53">
         <v>67245</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="13">
         <v>2</v>
       </c>
       <c r="B3" s="109" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D3" s="53">
         <v>67246</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="13">
         <v>3</v>
       </c>
       <c r="B4" s="109" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D4" s="53">
         <v>67247</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="13">
         <v>4</v>
       </c>
       <c r="B5" s="109" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D5" s="53">
         <v>67248</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="13">
         <v>5</v>
       </c>
       <c r="B6" s="109" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D6" s="53">
         <v>83440</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:I114"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="44" customWidth="1"/>
     <col min="2" max="2" width="70.7109375" style="44" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="44" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22" style="21" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" style="44" customWidth="1"/>
     <col min="6" max="6" width="41.140625" style="44" customWidth="1"/>
     <col min="7" max="7" width="42" style="44" customWidth="1"/>
     <col min="8" max="8" width="21.5703125" style="44" customWidth="1"/>
     <col min="9" max="9" width="58" style="44" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="42"/>
-      <c r="B1" s="175"/>
-      <c r="C1" s="175"/>
+      <c r="B1" s="178"/>
+      <c r="C1" s="178"/>
       <c r="D1" s="54"/>
-      <c r="E1" s="148" t="s">
+      <c r="E1" s="169" t="s">
         <v>191</v>
       </c>
-      <c r="F1" s="148"/>
-[...1 lines deleted...]
-      <c r="H1" s="148"/>
+      <c r="F1" s="169"/>
+      <c r="G1" s="169"/>
+      <c r="H1" s="169"/>
     </row>
     <row r="2" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B2" s="41" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>96</v>
       </c>
       <c r="D2" s="19" t="s">
         <v>177</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>187</v>
       </c>
       <c r="F2" s="19" t="s">
         <v>188</v>
       </c>
       <c r="G2" s="19" t="s">
         <v>189</v>
       </c>
       <c r="H2" s="19" t="s">
         <v>190</v>
       </c>
       <c r="I2" s="19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="15" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>97</v>
       </c>
       <c r="D3" s="53">
         <v>70931</v>
       </c>
       <c r="E3" s="40" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="F3" s="8" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="G3" s="8" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="H3" s="27"/>
       <c r="I3" s="40"/>
     </row>
     <row r="4" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="8">
         <f>A3+1</f>
         <v>2</v>
       </c>
       <c r="B4" s="15" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>97</v>
       </c>
       <c r="D4" s="53">
         <v>70933</v>
       </c>
       <c r="E4" s="40" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F4" s="8" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="G4" s="8" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="H4" s="40"/>
       <c r="I4" s="40"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="8">
         <f t="shared" ref="A5:A23" si="0">A4+1</f>
         <v>3</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>105</v>
       </c>
       <c r="C5" s="134" t="s">
         <v>97</v>
       </c>
       <c r="D5" s="132">
         <v>9132</v>
       </c>
       <c r="E5" s="40" t="s">
         <v>332</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="40"/>
       <c r="I5" s="40"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="8">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>418</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>97</v>
       </c>
       <c r="D6" s="53">
         <v>9086</v>
       </c>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
     </row>
@@ -12394,1009 +12387,1009 @@
       <c r="H61" s="19" t="s">
         <v>190</v>
       </c>
       <c r="I61" s="19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A62" s="14">
         <f>+A60+1</f>
         <v>56</v>
       </c>
       <c r="B62" s="50" t="s">
         <v>52</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D62" s="53">
         <v>4015</v>
       </c>
       <c r="E62" s="40"/>
       <c r="F62" s="40"/>
       <c r="G62" s="40"/>
       <c r="H62" s="40"/>
-      <c r="I62" s="176" t="s">
+      <c r="I62" s="175" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A63" s="8">
         <f>A62+1</f>
         <v>57</v>
       </c>
       <c r="B63" s="50" t="s">
         <v>53</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D63" s="53">
         <v>4012</v>
       </c>
       <c r="E63" s="40"/>
       <c r="F63" s="40"/>
       <c r="G63" s="40"/>
       <c r="H63" s="40"/>
-      <c r="I63" s="177"/>
+      <c r="I63" s="176"/>
     </row>
     <row r="64" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="8">
         <f t="shared" ref="A64:A95" si="4">A63+1</f>
         <v>58</v>
       </c>
       <c r="B64" s="50" t="s">
         <v>222</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D64" s="53">
         <v>4013</v>
       </c>
       <c r="E64" s="40"/>
       <c r="F64" s="40"/>
       <c r="G64" s="40"/>
       <c r="H64" s="40"/>
-      <c r="I64" s="177"/>
+      <c r="I64" s="176"/>
     </row>
     <row r="65" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A65" s="8">
         <f t="shared" si="4"/>
         <v>59</v>
       </c>
       <c r="B65" s="50" t="s">
         <v>55</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D65" s="53">
         <v>4014</v>
       </c>
       <c r="E65" s="40"/>
       <c r="F65" s="40"/>
       <c r="G65" s="40"/>
       <c r="H65" s="40"/>
-      <c r="I65" s="177"/>
+      <c r="I65" s="176"/>
     </row>
     <row r="66" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="8">
         <f t="shared" si="4"/>
         <v>60</v>
       </c>
       <c r="B66" s="50" t="s">
         <v>54</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D66" s="53">
         <v>9388</v>
       </c>
       <c r="E66" s="40"/>
       <c r="F66" s="40"/>
       <c r="G66" s="40"/>
       <c r="H66" s="40"/>
-      <c r="I66" s="177"/>
+      <c r="I66" s="176"/>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="8">
         <f t="shared" si="4"/>
         <v>61</v>
       </c>
       <c r="B67" s="24" t="s">
         <v>223</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D67" s="53">
         <v>1100</v>
       </c>
       <c r="E67" s="40"/>
       <c r="F67" s="40"/>
       <c r="G67" s="40"/>
       <c r="H67" s="40"/>
-      <c r="I67" s="177"/>
+      <c r="I67" s="176"/>
     </row>
     <row r="68" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A68" s="151">
+      <c r="A68" s="170">
         <f t="shared" si="4"/>
         <v>62</v>
       </c>
-      <c r="B68" s="149" t="s">
+      <c r="B68" s="157" t="s">
         <v>56</v>
       </c>
-      <c r="C68" s="151" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="157">
+      <c r="C68" s="170" t="s">
+        <v>97</v>
+      </c>
+      <c r="D68" s="172">
         <v>8612</v>
       </c>
       <c r="E68" s="49" t="s">
         <v>209</v>
       </c>
       <c r="F68" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G68" s="49" t="s">
         <v>208</v>
       </c>
       <c r="H68" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I68" s="177"/>
+      <c r="I68" s="176"/>
     </row>
     <row r="69" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A69" s="152"/>
-[...2 lines deleted...]
-      <c r="D69" s="158"/>
+      <c r="A69" s="171"/>
+      <c r="B69" s="158"/>
+      <c r="C69" s="171"/>
+      <c r="D69" s="173"/>
       <c r="E69" s="49" t="s">
         <v>214</v>
       </c>
       <c r="F69" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G69" s="49" t="s">
         <v>215</v>
       </c>
       <c r="H69" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I69" s="177"/>
+      <c r="I69" s="176"/>
     </row>
     <row r="70" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A70" s="8">
         <f>A68+1</f>
         <v>63</v>
       </c>
       <c r="B70" s="50" t="s">
         <v>57</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D70" s="53">
         <v>6371</v>
       </c>
       <c r="E70" s="49" t="s">
         <v>212</v>
       </c>
       <c r="F70" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G70" s="49" t="s">
         <v>213</v>
       </c>
       <c r="H70" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I70" s="177"/>
+      <c r="I70" s="176"/>
     </row>
     <row r="71" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A71" s="8">
         <f t="shared" si="4"/>
         <v>64</v>
       </c>
       <c r="B71" s="50" t="s">
         <v>224</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D71" s="53">
         <v>6378</v>
       </c>
       <c r="E71" s="49" t="s">
         <v>212</v>
       </c>
       <c r="F71" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G71" s="49" t="s">
         <v>213</v>
       </c>
       <c r="H71" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I71" s="177"/>
+      <c r="I71" s="176"/>
     </row>
     <row r="72" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A72" s="8">
         <f t="shared" si="4"/>
         <v>65</v>
       </c>
       <c r="B72" s="50" t="s">
         <v>58</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D72" s="53">
         <v>6369</v>
       </c>
       <c r="E72" s="49" t="s">
         <v>212</v>
       </c>
       <c r="F72" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G72" s="49" t="s">
         <v>213</v>
       </c>
       <c r="H72" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I72" s="177"/>
+      <c r="I72" s="176"/>
     </row>
     <row r="73" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A73" s="8">
         <f t="shared" si="4"/>
         <v>66</v>
       </c>
       <c r="B73" s="50" t="s">
         <v>59</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D73" s="53">
         <v>6376</v>
       </c>
       <c r="E73" s="49" t="s">
         <v>212</v>
       </c>
       <c r="F73" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G73" s="49" t="s">
         <v>213</v>
       </c>
       <c r="H73" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I73" s="177"/>
+      <c r="I73" s="176"/>
     </row>
     <row r="74" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A74" s="151">
+      <c r="A74" s="170">
         <f t="shared" si="4"/>
         <v>67</v>
       </c>
-      <c r="B74" s="149" t="s">
+      <c r="B74" s="157" t="s">
         <v>60</v>
       </c>
-      <c r="C74" s="151" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="153">
+      <c r="C74" s="170" t="s">
+        <v>97</v>
+      </c>
+      <c r="D74" s="150">
         <v>8710</v>
       </c>
       <c r="E74" s="49" t="s">
         <v>205</v>
       </c>
       <c r="F74" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G74" s="49" t="s">
         <v>204</v>
       </c>
       <c r="H74" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I74" s="177"/>
+      <c r="I74" s="176"/>
     </row>
     <row r="75" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A75" s="152"/>
-[...2 lines deleted...]
-      <c r="D75" s="154"/>
+      <c r="A75" s="171"/>
+      <c r="B75" s="158"/>
+      <c r="C75" s="171"/>
+      <c r="D75" s="151"/>
       <c r="E75" s="49" t="s">
         <v>214</v>
       </c>
       <c r="F75" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G75" s="49" t="s">
         <v>215</v>
       </c>
       <c r="H75" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I75" s="177"/>
+      <c r="I75" s="176"/>
     </row>
     <row r="76" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A76" s="151">
+      <c r="A76" s="170">
         <f>A74+1</f>
         <v>68</v>
       </c>
-      <c r="B76" s="149" t="s">
+      <c r="B76" s="157" t="s">
         <v>61</v>
       </c>
-      <c r="C76" s="151" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="153">
+      <c r="C76" s="170" t="s">
+        <v>97</v>
+      </c>
+      <c r="D76" s="150">
         <v>8627</v>
       </c>
       <c r="E76" s="49" t="s">
         <v>205</v>
       </c>
       <c r="F76" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G76" s="49" t="s">
         <v>204</v>
       </c>
       <c r="H76" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I76" s="177"/>
+      <c r="I76" s="176"/>
     </row>
     <row r="77" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A77" s="152"/>
-[...2 lines deleted...]
-      <c r="D77" s="154"/>
+      <c r="A77" s="171"/>
+      <c r="B77" s="158"/>
+      <c r="C77" s="171"/>
+      <c r="D77" s="151"/>
       <c r="E77" s="49" t="s">
         <v>214</v>
       </c>
       <c r="F77" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G77" s="49" t="s">
         <v>215</v>
       </c>
       <c r="H77" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I77" s="177"/>
+      <c r="I77" s="176"/>
     </row>
     <row r="78" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A78" s="8">
         <f>A76+1</f>
         <v>69</v>
       </c>
       <c r="B78" s="50" t="s">
         <v>62</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D78" s="53">
         <v>8616</v>
       </c>
       <c r="E78" s="49" t="s">
         <v>207</v>
       </c>
       <c r="F78" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G78" s="49" t="s">
         <v>206</v>
       </c>
       <c r="H78" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I78" s="177"/>
+      <c r="I78" s="176"/>
     </row>
     <row r="79" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A79" s="8">
         <f t="shared" si="4"/>
         <v>70</v>
       </c>
       <c r="B79" s="50" t="s">
         <v>63</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D79" s="53">
         <v>6440</v>
       </c>
       <c r="E79" s="49" t="s">
         <v>211</v>
       </c>
       <c r="F79" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G79" s="49" t="s">
         <v>210</v>
       </c>
       <c r="H79" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I79" s="177"/>
+      <c r="I79" s="176"/>
     </row>
     <row r="80" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A80" s="8">
         <f t="shared" si="4"/>
         <v>71</v>
       </c>
       <c r="B80" s="50" t="s">
         <v>225</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D80" s="53">
         <v>6458</v>
       </c>
       <c r="E80" s="49" t="s">
         <v>201</v>
       </c>
       <c r="F80" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G80" s="49" t="s">
         <v>200</v>
       </c>
       <c r="H80" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I80" s="177"/>
+      <c r="I80" s="176"/>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" s="131">
         <f t="shared" si="4"/>
         <v>72</v>
       </c>
       <c r="B81" s="130" t="s">
         <v>64</v>
       </c>
       <c r="C81" s="131" t="s">
         <v>97</v>
       </c>
       <c r="D81" s="129">
         <v>6456</v>
       </c>
       <c r="E81" s="49"/>
       <c r="F81" s="49"/>
       <c r="G81" s="49"/>
       <c r="H81" s="49"/>
-      <c r="I81" s="177"/>
+      <c r="I81" s="176"/>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" s="8">
         <f>A81+1</f>
         <v>73</v>
       </c>
       <c r="B82" s="50" t="s">
         <v>65</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D82" s="53">
         <v>8795</v>
       </c>
       <c r="E82" s="40"/>
       <c r="F82" s="40"/>
       <c r="G82" s="40"/>
       <c r="H82" s="40"/>
-      <c r="I82" s="177"/>
+      <c r="I82" s="176"/>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" s="8">
         <f t="shared" si="4"/>
         <v>74</v>
       </c>
       <c r="B83" s="50" t="s">
         <v>226</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D83" s="53">
         <v>8416</v>
       </c>
       <c r="E83" s="40"/>
       <c r="F83" s="40"/>
       <c r="G83" s="40"/>
       <c r="H83" s="40"/>
-      <c r="I83" s="177"/>
+      <c r="I83" s="176"/>
     </row>
     <row r="84" spans="1:9" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A84" s="8">
         <f>A83+1</f>
         <v>75</v>
       </c>
       <c r="B84" s="50" t="s">
         <v>227</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D84" s="53">
         <v>8606</v>
       </c>
       <c r="E84" s="49" t="s">
         <v>209</v>
       </c>
       <c r="F84" s="49" t="s">
         <v>198</v>
       </c>
       <c r="G84" s="49" t="s">
         <v>208</v>
       </c>
       <c r="H84" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="I84" s="177"/>
+      <c r="I84" s="176"/>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" s="8">
         <f t="shared" si="4"/>
         <v>76</v>
       </c>
       <c r="B85" s="24" t="s">
         <v>66</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D85" s="53">
         <v>1091</v>
       </c>
       <c r="E85" s="40"/>
       <c r="F85" s="40"/>
       <c r="G85" s="40"/>
       <c r="H85" s="40"/>
-      <c r="I85" s="177"/>
+      <c r="I85" s="176"/>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" s="8">
         <f t="shared" si="4"/>
         <v>77</v>
       </c>
       <c r="B86" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D86" s="53">
         <v>1111</v>
       </c>
       <c r="E86" s="40"/>
       <c r="F86" s="40"/>
       <c r="G86" s="40"/>
       <c r="H86" s="40"/>
-      <c r="I86" s="177"/>
+      <c r="I86" s="176"/>
     </row>
     <row r="87" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A87" s="8">
         <f t="shared" si="4"/>
         <v>78</v>
       </c>
       <c r="B87" s="24" t="s">
         <v>228</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D87" s="53">
         <v>1106</v>
       </c>
       <c r="E87" s="40"/>
       <c r="F87" s="40"/>
       <c r="G87" s="40"/>
       <c r="H87" s="40"/>
-      <c r="I87" s="177"/>
+      <c r="I87" s="176"/>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" s="8">
         <f t="shared" si="4"/>
         <v>79</v>
       </c>
       <c r="B88" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D88" s="53">
         <v>1107</v>
       </c>
       <c r="E88" s="40"/>
       <c r="F88" s="40"/>
       <c r="G88" s="40"/>
       <c r="H88" s="40"/>
-      <c r="I88" s="177"/>
+      <c r="I88" s="176"/>
     </row>
     <row r="89" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="8">
         <f t="shared" si="4"/>
         <v>80</v>
       </c>
       <c r="B89" s="24" t="s">
         <v>229</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D89" s="53">
         <v>1090</v>
       </c>
       <c r="E89" s="40"/>
       <c r="F89" s="40"/>
       <c r="G89" s="40"/>
       <c r="H89" s="40"/>
-      <c r="I89" s="177"/>
+      <c r="I89" s="176"/>
     </row>
     <row r="90" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="8">
         <f t="shared" si="4"/>
         <v>81</v>
       </c>
       <c r="B90" s="51" t="s">
         <v>230</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D90" s="53">
         <v>1108</v>
       </c>
       <c r="E90" s="40"/>
       <c r="F90" s="40"/>
       <c r="G90" s="40"/>
       <c r="H90" s="40"/>
-      <c r="I90" s="177"/>
+      <c r="I90" s="176"/>
     </row>
     <row r="91" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A91" s="8">
         <f>A90+1</f>
         <v>82</v>
       </c>
       <c r="B91" s="52" t="s">
         <v>69</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D91" s="53">
         <v>1109</v>
       </c>
       <c r="E91" s="40"/>
       <c r="F91" s="40"/>
       <c r="G91" s="40"/>
       <c r="H91" s="40"/>
-      <c r="I91" s="177"/>
+      <c r="I91" s="176"/>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" s="8">
         <f>A91+1</f>
         <v>83</v>
       </c>
       <c r="B92" s="24" t="s">
         <v>231</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D92" s="53">
         <v>1092</v>
       </c>
       <c r="E92" s="40"/>
       <c r="F92" s="40"/>
       <c r="G92" s="40"/>
       <c r="H92" s="40"/>
-      <c r="I92" s="177"/>
+      <c r="I92" s="176"/>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" s="8">
         <f t="shared" si="4"/>
         <v>84</v>
       </c>
       <c r="B93" s="24" t="s">
         <v>232</v>
       </c>
       <c r="C93" s="14" t="s">
         <v>98</v>
       </c>
       <c r="D93" s="53">
         <v>1110</v>
       </c>
       <c r="E93" s="40"/>
       <c r="F93" s="40"/>
       <c r="G93" s="40"/>
       <c r="H93" s="40"/>
-      <c r="I93" s="177"/>
+      <c r="I93" s="176"/>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" s="8">
         <f t="shared" si="4"/>
         <v>85</v>
       </c>
       <c r="B94" s="24" t="s">
         <v>233</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D94" s="53">
         <v>1101</v>
       </c>
       <c r="E94" s="40"/>
       <c r="F94" s="40"/>
       <c r="G94" s="40"/>
       <c r="H94" s="40"/>
-      <c r="I94" s="177"/>
+      <c r="I94" s="176"/>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" s="8">
         <f t="shared" si="4"/>
         <v>86</v>
       </c>
       <c r="B95" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D95" s="53">
         <v>8796</v>
       </c>
       <c r="E95" s="40"/>
       <c r="F95" s="40"/>
       <c r="G95" s="40"/>
       <c r="H95" s="40"/>
-      <c r="I95" s="178"/>
+      <c r="I95" s="177"/>
     </row>
     <row r="96" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A96" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B96" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C96" s="18" t="s">
         <v>96</v>
       </c>
       <c r="D96" s="19" t="s">
         <v>177</v>
       </c>
       <c r="E96" s="19" t="s">
         <v>187</v>
       </c>
       <c r="F96" s="19" t="s">
         <v>188</v>
       </c>
       <c r="G96" s="19" t="s">
         <v>189</v>
       </c>
       <c r="H96" s="19" t="s">
         <v>190</v>
       </c>
       <c r="I96" s="19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97" s="8">
         <f>A95+1</f>
         <v>87</v>
       </c>
       <c r="B97" s="25" t="s">
         <v>234</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D97" s="53">
         <v>1048</v>
       </c>
       <c r="E97" s="40"/>
       <c r="F97" s="40"/>
       <c r="G97" s="40"/>
       <c r="H97" s="40"/>
-      <c r="I97" s="170" t="s">
+      <c r="I97" s="148" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A98" s="8">
         <f>A97+1</f>
         <v>88</v>
       </c>
       <c r="B98" s="25" t="s">
         <v>235</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D98" s="53">
         <v>1047</v>
       </c>
       <c r="E98" s="40"/>
       <c r="F98" s="40"/>
       <c r="G98" s="40"/>
       <c r="H98" s="40"/>
-      <c r="I98" s="174"/>
+      <c r="I98" s="156"/>
     </row>
     <row r="99" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A99" s="8">
         <f>A98+1</f>
         <v>89</v>
       </c>
       <c r="B99" s="50" t="s">
         <v>178</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D99" s="53">
         <v>1070</v>
       </c>
       <c r="E99" s="40"/>
       <c r="F99" s="40"/>
       <c r="G99" s="40"/>
       <c r="H99" s="40"/>
-      <c r="I99" s="174"/>
+      <c r="I99" s="156"/>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A100" s="8">
         <f t="shared" ref="A100:A105" si="5">A99+1</f>
         <v>90</v>
       </c>
       <c r="B100" s="25" t="s">
         <v>236</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D100" s="53">
         <v>1045</v>
       </c>
       <c r="E100" s="40"/>
       <c r="F100" s="40"/>
       <c r="G100" s="40"/>
       <c r="H100" s="40"/>
-      <c r="I100" s="174"/>
+      <c r="I100" s="156"/>
     </row>
     <row r="101" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A101" s="8">
         <f t="shared" si="5"/>
         <v>91</v>
       </c>
       <c r="B101" s="25" t="s">
         <v>237</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D101" s="53">
         <v>1072</v>
       </c>
       <c r="E101" s="40"/>
       <c r="F101" s="40"/>
       <c r="G101" s="40"/>
       <c r="H101" s="40"/>
-      <c r="I101" s="174"/>
+      <c r="I101" s="156"/>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A102" s="8">
         <f t="shared" si="5"/>
         <v>92</v>
       </c>
       <c r="B102" s="50" t="s">
         <v>72</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D102" s="53">
         <v>1077</v>
       </c>
       <c r="E102" s="40"/>
       <c r="F102" s="40"/>
       <c r="G102" s="40"/>
       <c r="H102" s="40"/>
-      <c r="I102" s="174"/>
+      <c r="I102" s="156"/>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A103" s="8">
         <f t="shared" si="5"/>
         <v>93</v>
       </c>
       <c r="B103" s="50" t="s">
         <v>238</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D103" s="53">
         <v>1098</v>
       </c>
       <c r="E103" s="40"/>
       <c r="F103" s="40"/>
       <c r="G103" s="40"/>
       <c r="H103" s="40"/>
-      <c r="I103" s="174"/>
+      <c r="I103" s="156"/>
     </row>
     <row r="104" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A104" s="8">
         <f t="shared" si="5"/>
         <v>94</v>
       </c>
       <c r="B104" s="25" t="s">
         <v>73</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D104" s="53">
         <v>11156</v>
       </c>
       <c r="E104" s="40"/>
       <c r="F104" s="40"/>
       <c r="G104" s="40"/>
       <c r="H104" s="40"/>
-      <c r="I104" s="174"/>
+      <c r="I104" s="156"/>
     </row>
     <row r="105" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A105" s="8">
         <f t="shared" si="5"/>
         <v>95</v>
       </c>
       <c r="B105" s="25" t="s">
         <v>358</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D105" s="53">
         <v>15970</v>
       </c>
       <c r="E105" s="40"/>
       <c r="F105" s="40"/>
       <c r="G105" s="40"/>
       <c r="H105" s="40"/>
-      <c r="I105" s="171"/>
+      <c r="I105" s="149"/>
     </row>
     <row r="106" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A106" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B106" s="41" t="s">
         <v>28</v>
       </c>
       <c r="C106" s="18" t="s">
         <v>96</v>
       </c>
       <c r="D106" s="19" t="s">
         <v>177</v>
       </c>
       <c r="E106" s="19" t="s">
         <v>187</v>
       </c>
       <c r="F106" s="19" t="s">
         <v>188</v>
       </c>
       <c r="G106" s="19" t="s">
         <v>189</v>
       </c>
       <c r="H106" s="19" t="s">
         <v>190</v>
@@ -13508,153 +13501,153 @@
     <row r="112" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A112" s="8">
         <f>A111+1</f>
         <v>101</v>
       </c>
       <c r="B112" s="47" t="s">
         <v>244</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D112" s="53">
         <v>1103</v>
       </c>
       <c r="E112" s="40"/>
       <c r="F112" s="40"/>
       <c r="G112" s="40"/>
       <c r="H112" s="40"/>
       <c r="I112" s="40"/>
     </row>
     <row r="113" spans="1:9" ht="45" x14ac:dyDescent="0.25">
       <c r="A113" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B113" s="41" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C113" s="18" t="s">
         <v>96</v>
       </c>
       <c r="D113" s="19" t="s">
         <v>177</v>
       </c>
       <c r="E113" s="19" t="s">
         <v>187</v>
       </c>
       <c r="F113" s="19" t="s">
         <v>188</v>
       </c>
       <c r="G113" s="19" t="s">
         <v>189</v>
       </c>
       <c r="H113" s="19" t="s">
         <v>190</v>
       </c>
       <c r="I113" s="19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="114" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A114" s="8">
         <v>102</v>
       </c>
       <c r="B114" s="47" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D114" s="53">
         <v>83440</v>
       </c>
       <c r="E114" s="40"/>
       <c r="F114" s="40"/>
       <c r="G114" s="40"/>
       <c r="H114" s="40"/>
       <c r="I114" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="E1:H1"/>
+    <mergeCell ref="B1:C1"/>
+    <mergeCell ref="D74:D75"/>
+    <mergeCell ref="C68:C69"/>
+    <mergeCell ref="D68:D69"/>
+    <mergeCell ref="B68:B69"/>
+    <mergeCell ref="B74:B75"/>
+    <mergeCell ref="C74:C75"/>
     <mergeCell ref="I97:I105"/>
     <mergeCell ref="A76:A77"/>
     <mergeCell ref="B76:B77"/>
     <mergeCell ref="C76:C77"/>
     <mergeCell ref="D76:D77"/>
     <mergeCell ref="I62:I95"/>
     <mergeCell ref="A74:A75"/>
     <mergeCell ref="A68:A69"/>
-    <mergeCell ref="E1:H1"/>
-[...6 lines deleted...]
-    <mergeCell ref="C74:C75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J73"/>
+  <dimension ref="A1:J72"/>
   <sheetViews>
-    <sheetView topLeftCell="A53" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A54" sqref="A54"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="44" customWidth="1"/>
     <col min="2" max="2" width="70.7109375" style="44" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="44" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4" style="21" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="22" style="21" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" style="44" customWidth="1"/>
     <col min="7" max="7" width="41.140625" style="44" customWidth="1"/>
     <col min="8" max="8" width="50" style="44" customWidth="1"/>
     <col min="9" max="9" width="20.7109375" style="44" customWidth="1"/>
     <col min="10" max="10" width="58" style="44" customWidth="1"/>
     <col min="11" max="16384" width="11.42578125" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="43" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="42"/>
-      <c r="B1" s="175"/>
-      <c r="C1" s="175"/>
+      <c r="B1" s="178"/>
+      <c r="C1" s="178"/>
       <c r="D1" s="80"/>
       <c r="E1" s="54"/>
-      <c r="F1" s="148" t="s">
+      <c r="F1" s="169" t="s">
         <v>191</v>
       </c>
-      <c r="G1" s="148"/>
-[...1 lines deleted...]
-      <c r="I1" s="148"/>
+      <c r="G1" s="169"/>
+      <c r="H1" s="169"/>
+      <c r="I1" s="169"/>
     </row>
     <row r="2" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B2" s="41" t="s">
         <v>80</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>96</v>
       </c>
       <c r="D2" s="18" t="s">
         <v>122</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>177</v>
       </c>
       <c r="F2" s="19" t="s">
         <v>187</v>
       </c>
       <c r="G2" s="19" t="s">
         <v>188</v>
       </c>
       <c r="H2" s="19" t="s">
         <v>189</v>
@@ -13668,2081 +13661,2052 @@
     </row>
     <row r="3" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>268</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D3" s="81">
         <v>1</v>
       </c>
       <c r="E3" s="53">
         <v>9340</v>
       </c>
       <c r="F3" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
-      <c r="J3" s="170" t="s">
+      <c r="J3" s="148" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="8">
         <f>A3+1</f>
         <v>2</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>398</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D4" s="81">
         <v>2</v>
       </c>
       <c r="E4" s="53">
         <v>17893</v>
       </c>
       <c r="F4" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G4" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H4" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I4" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J4" s="174"/>
+      <c r="J4" s="156"/>
     </row>
     <row r="5" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A5" s="8">
-        <f t="shared" ref="A5:A67" si="0">A4+1</f>
+        <f t="shared" ref="A5:A54" si="0">A4+1</f>
         <v>3</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>406</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>473</v>
+        <v>97</v>
       </c>
       <c r="D5" s="104"/>
       <c r="E5" s="53">
         <v>19501</v>
       </c>
       <c r="F5" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G5" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H5" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I5" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J5" s="174"/>
+      <c r="J5" s="156"/>
     </row>
     <row r="6" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A6" s="8">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>410</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D6" s="81">
         <v>3</v>
       </c>
       <c r="E6" s="53">
         <v>19645</v>
       </c>
       <c r="F6" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G6" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H6" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I6" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J6" s="174"/>
+      <c r="J6" s="156"/>
     </row>
     <row r="7" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A7" s="8">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="B7" s="25" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="C7" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D7" s="104"/>
       <c r="E7" s="53">
-        <v>29765</v>
+        <v>29745</v>
       </c>
       <c r="F7" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G7" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H7" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I7" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J7" s="174"/>
+      <c r="J7" s="156"/>
     </row>
     <row r="8" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A8" s="8">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="B8" s="25" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-      <c r="D8" s="104"/>
+        <v>420</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D8" s="81">
+        <v>4</v>
+      </c>
       <c r="E8" s="53">
-        <v>29745</v>
+        <v>80935</v>
       </c>
       <c r="F8" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G8" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H8" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I8" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J8" s="174"/>
+      <c r="J8" s="156"/>
     </row>
     <row r="9" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A9" s="8">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="B9" s="25" t="s">
-        <v>420</v>
+        <v>117</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D9" s="81">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E9" s="53">
-        <v>80935</v>
+        <v>29738</v>
       </c>
       <c r="F9" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G9" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H9" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I9" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J9" s="174"/>
+      <c r="J9" s="156"/>
     </row>
     <row r="10" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A10" s="8">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="B10" s="25" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D10" s="81">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E10" s="53">
-        <v>29738</v>
+        <v>29739</v>
       </c>
       <c r="F10" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G10" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H10" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I10" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J10" s="174"/>
+      <c r="J10" s="156"/>
     </row>
     <row r="11" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A11" s="8">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
       <c r="B11" s="25" t="s">
-        <v>76</v>
+        <v>423</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D11" s="81">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E11" s="53">
-        <v>29739</v>
+        <v>19642</v>
       </c>
       <c r="F11" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G11" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H11" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I11" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J11" s="174"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="J11" s="156"/>
+    </row>
+    <row r="12" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="8">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="B12" s="25" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D12" s="81">
-[...1 lines deleted...]
-      </c>
+      <c r="D12" s="104"/>
       <c r="E12" s="53">
-        <v>19642</v>
+        <v>29804</v>
       </c>
       <c r="F12" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G12" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H12" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I12" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J12" s="174"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J12" s="156"/>
+    </row>
+    <row r="13" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A13" s="8">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="B13" s="25" t="s">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D13" s="104"/>
+      <c r="D13" s="99"/>
       <c r="E13" s="53">
-        <v>29804</v>
+        <v>19643</v>
       </c>
       <c r="F13" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G13" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H13" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I13" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J13" s="174"/>
+      <c r="J13" s="156"/>
     </row>
     <row r="14" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A14" s="8">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="B14" s="25" t="s">
-        <v>409</v>
+        <v>114</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D14" s="99"/>
+      <c r="D14" s="104"/>
       <c r="E14" s="53">
-        <v>19643</v>
+        <v>29749</v>
       </c>
       <c r="F14" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G14" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H14" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I14" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J14" s="174"/>
+      <c r="J14" s="156"/>
     </row>
     <row r="15" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A15" s="8">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
       <c r="B15" s="25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D15" s="104"/>
       <c r="E15" s="53">
-        <v>29749</v>
+        <v>29753</v>
       </c>
       <c r="F15" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G15" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H15" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I15" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J15" s="174"/>
+      <c r="J15" s="156"/>
     </row>
     <row r="16" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A16" s="8">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
       <c r="B16" s="25" t="s">
-        <v>115</v>
+        <v>421</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D16" s="104"/>
       <c r="E16" s="53">
-        <v>29753</v>
+        <v>29748</v>
       </c>
       <c r="F16" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G16" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H16" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I16" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J16" s="174"/>
+      <c r="J16" s="156"/>
     </row>
     <row r="17" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A17" s="8">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
       <c r="B17" s="25" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D17" s="104"/>
       <c r="E17" s="53">
-        <v>29748</v>
+        <v>29846</v>
       </c>
       <c r="F17" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G17" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H17" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I17" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J17" s="174"/>
+      <c r="J17" s="156"/>
     </row>
     <row r="18" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A18" s="8">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>430</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D18" s="104"/>
       <c r="E18" s="53">
-        <v>29846</v>
+        <v>29742</v>
       </c>
       <c r="F18" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G18" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H18" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I18" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J18" s="174"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="J18" s="156"/>
+    </row>
+    <row r="19" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="8">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>431</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D19" s="104"/>
       <c r="E19" s="53">
-        <v>29742</v>
+        <v>29819</v>
       </c>
       <c r="F19" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G19" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H19" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I19" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J19" s="174"/>
+      <c r="J19" s="156"/>
     </row>
     <row r="20" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="8">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>432</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D20" s="104"/>
       <c r="E20" s="53">
-        <v>29819</v>
+        <v>19644</v>
       </c>
       <c r="F20" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G20" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H20" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I20" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J20" s="174"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="J20" s="156"/>
+    </row>
+    <row r="21" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A21" s="8">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>433</v>
+        <v>407</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D21" s="104"/>
+      <c r="D21" s="98"/>
       <c r="E21" s="53">
-        <v>19644</v>
+        <v>19499</v>
       </c>
       <c r="F21" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G21" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H21" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I21" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J21" s="174"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="J21" s="156"/>
+    </row>
+    <row r="22" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="B22" s="25" t="s">
-        <v>407</v>
+        <v>499</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D22" s="98"/>
+      <c r="D22" s="81">
+        <v>9</v>
+      </c>
       <c r="E22" s="53">
-        <v>19499</v>
+        <v>80937</v>
       </c>
       <c r="F22" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G22" s="49" t="s">
         <v>193</v>
       </c>
-      <c r="H22" s="49" t="s">
-[...7 lines deleted...]
-    <row r="23" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H22" s="49"/>
+      <c r="I22" s="49"/>
+      <c r="J22" s="156"/>
+    </row>
+    <row r="23" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A23" s="8">
         <f t="shared" si="0"/>
         <v>21</v>
       </c>
       <c r="B23" s="25" t="s">
-        <v>501</v>
+        <v>422</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D23" s="81">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E23" s="53">
-        <v>80937</v>
+        <v>29756</v>
       </c>
       <c r="F23" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G23" s="49" t="s">
         <v>193</v>
       </c>
-      <c r="H23" s="49"/>
-[...1 lines deleted...]
-      <c r="J23" s="174"/>
+      <c r="H23" s="49" t="s">
+        <v>194</v>
+      </c>
+      <c r="I23" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J23" s="156"/>
     </row>
     <row r="24" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A24" s="8">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
       <c r="B24" s="25" t="s">
-        <v>422</v>
+        <v>116</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D24" s="81">
-[...1 lines deleted...]
-      </c>
+      <c r="D24" s="107"/>
       <c r="E24" s="53">
-        <v>29756</v>
+        <v>29741</v>
       </c>
       <c r="F24" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G24" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H24" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I24" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J24" s="174"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="J24" s="156"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="8">
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
       <c r="B25" s="25" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D25" s="107"/>
+      <c r="D25" s="81">
+        <v>13</v>
+      </c>
       <c r="E25" s="53">
-        <v>29741</v>
+        <v>29735</v>
       </c>
       <c r="F25" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G25" s="49" t="s">
         <v>193</v>
       </c>
-      <c r="H25" s="49" t="s">
-[...5 lines deleted...]
-      <c r="J25" s="174"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="156"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="8">
         <f t="shared" si="0"/>
         <v>24</v>
       </c>
-      <c r="B26" s="25" t="s">
-        <v>77</v>
+      <c r="B26" s="24" t="s">
+        <v>78</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="81">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" s="53">
-        <v>29735</v>
+        <v>29737</v>
       </c>
       <c r="F26" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G26" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H26" s="40"/>
       <c r="I26" s="40"/>
-      <c r="J26" s="174"/>
+      <c r="J26" s="156"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="8">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
       <c r="B27" s="24" t="s">
-        <v>78</v>
+        <v>425</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D27" s="81">
-[...1 lines deleted...]
-      </c>
+      <c r="D27" s="104"/>
       <c r="E27" s="53">
-        <v>29737</v>
+        <v>29751</v>
       </c>
       <c r="F27" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G27" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H27" s="40"/>
       <c r="I27" s="40"/>
-      <c r="J27" s="174"/>
+      <c r="J27" s="156"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="8">
         <f t="shared" si="0"/>
         <v>26</v>
       </c>
       <c r="B28" s="24" t="s">
-        <v>425</v>
+        <v>121</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D28" s="104"/>
       <c r="E28" s="53">
-        <v>29751</v>
+        <v>29750</v>
       </c>
       <c r="F28" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G28" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H28" s="40"/>
       <c r="I28" s="40"/>
-      <c r="J28" s="174"/>
+      <c r="J28" s="156"/>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="8">
         <f t="shared" si="0"/>
         <v>27</v>
       </c>
       <c r="B29" s="24" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D29" s="104"/>
       <c r="E29" s="53">
-        <v>29750</v>
+        <v>29734</v>
       </c>
       <c r="F29" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G29" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
-      <c r="J29" s="174"/>
+      <c r="J29" s="156"/>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="8">
         <f t="shared" si="0"/>
         <v>28</v>
       </c>
       <c r="B30" s="24" t="s">
-        <v>120</v>
+        <v>269</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D30" s="104"/>
+      <c r="D30" s="81">
+        <v>15</v>
+      </c>
       <c r="E30" s="53">
-        <v>29734</v>
+        <v>9368</v>
       </c>
       <c r="F30" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G30" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
-      <c r="J30" s="174"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="J30" s="156"/>
+    </row>
+    <row r="31" spans="1:10" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="8">
         <f t="shared" si="0"/>
         <v>29</v>
       </c>
       <c r="B31" s="24" t="s">
-        <v>269</v>
+        <v>434</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D31" s="81">
-[...1 lines deleted...]
-      </c>
+      <c r="D31" s="104"/>
       <c r="E31" s="53">
-        <v>9368</v>
+        <v>29746</v>
       </c>
       <c r="F31" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G31" s="49" t="s">
         <v>193</v>
       </c>
-      <c r="H31" s="40"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:10" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H31" s="49" t="s">
+        <v>470</v>
+      </c>
+      <c r="I31" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="J31" s="156"/>
+    </row>
+    <row r="32" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A32" s="8">
         <f t="shared" si="0"/>
         <v>30</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>435</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D32" s="104"/>
       <c r="E32" s="53">
-        <v>29746</v>
+        <v>29803</v>
       </c>
       <c r="F32" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G32" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H32" s="49" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="I32" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J32" s="174"/>
+      <c r="J32" s="156"/>
     </row>
     <row r="33" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A33" s="8">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>436</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D33" s="104"/>
       <c r="E33" s="53">
-        <v>29803</v>
+        <v>29808</v>
       </c>
       <c r="F33" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G33" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H33" s="49" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="I33" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J33" s="174"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="J33" s="156"/>
+    </row>
+    <row r="34" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="8">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>437</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D34" s="104"/>
       <c r="E34" s="53">
-        <v>29808</v>
+        <v>29844</v>
       </c>
       <c r="F34" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G34" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H34" s="49" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="I34" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J34" s="174"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J34" s="156"/>
+    </row>
+    <row r="35" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A35" s="8">
         <f t="shared" si="0"/>
         <v>33</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>438</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D35" s="104"/>
       <c r="E35" s="53">
-        <v>29844</v>
+        <v>29841</v>
       </c>
       <c r="F35" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G35" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H35" s="49" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="I35" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J35" s="174"/>
+      <c r="J35" s="156"/>
     </row>
     <row r="36" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A36" s="8">
         <f t="shared" si="0"/>
         <v>34</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>439</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D36" s="104"/>
       <c r="E36" s="53">
-        <v>29841</v>
+        <v>29838</v>
       </c>
       <c r="F36" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G36" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H36" s="49" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="I36" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J36" s="174"/>
+      <c r="J36" s="156"/>
     </row>
     <row r="37" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A37" s="8">
         <f t="shared" si="0"/>
         <v>35</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>440</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D37" s="104"/>
       <c r="E37" s="53">
-        <v>29838</v>
+        <v>29818</v>
       </c>
       <c r="F37" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G37" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H37" s="49" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="I37" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J37" s="174"/>
+      <c r="J37" s="156"/>
     </row>
     <row r="38" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A38" s="8">
         <f t="shared" si="0"/>
         <v>36</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>441</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="104"/>
       <c r="E38" s="53">
-        <v>29818</v>
+        <v>29827</v>
       </c>
       <c r="F38" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G38" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H38" s="49" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="I38" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J38" s="174"/>
+      <c r="J38" s="156"/>
     </row>
     <row r="39" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A39" s="8">
         <f t="shared" si="0"/>
         <v>37</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>442</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D39" s="104"/>
       <c r="E39" s="53">
-        <v>29827</v>
+        <v>29834</v>
       </c>
       <c r="F39" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G39" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H39" s="49" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="I39" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J39" s="174"/>
+      <c r="J39" s="156"/>
     </row>
     <row r="40" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A40" s="8">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D40" s="104"/>
       <c r="E40" s="53">
-        <v>29834</v>
+        <v>29768</v>
       </c>
       <c r="F40" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G40" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H40" s="49" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="I40" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J40" s="174"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="J40" s="156"/>
+    </row>
+    <row r="41" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="8">
         <f t="shared" si="0"/>
         <v>39</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>445</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D41" s="104"/>
       <c r="E41" s="53">
-        <v>29768</v>
+        <v>29764</v>
       </c>
       <c r="F41" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G41" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H41" s="49" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="I41" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J41" s="174"/>
+      <c r="J41" s="156"/>
     </row>
     <row r="42" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="8">
         <f t="shared" si="0"/>
         <v>40</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>446</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D42" s="104"/>
       <c r="E42" s="53">
-        <v>29764</v>
+        <v>29759</v>
       </c>
       <c r="F42" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G42" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H42" s="49" t="s">
         <v>471</v>
       </c>
       <c r="I42" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J42" s="174"/>
+      <c r="J42" s="156"/>
     </row>
     <row r="43" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="8">
         <f t="shared" si="0"/>
         <v>41</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>447</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D43" s="104"/>
       <c r="E43" s="53">
-        <v>29759</v>
+        <v>29763</v>
       </c>
       <c r="F43" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G43" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H43" s="49" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="I43" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J43" s="174"/>
+      <c r="J43" s="156"/>
     </row>
     <row r="44" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="8">
         <f t="shared" si="0"/>
         <v>42</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>448</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D44" s="104"/>
       <c r="E44" s="53">
-        <v>29763</v>
+        <v>29801</v>
       </c>
       <c r="F44" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G44" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H44" s="49" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="I44" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J44" s="174"/>
+      <c r="J44" s="156"/>
     </row>
     <row r="45" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="8">
         <f t="shared" si="0"/>
         <v>43</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>449</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D45" s="104"/>
       <c r="E45" s="53">
-        <v>29801</v>
+        <v>29805</v>
       </c>
       <c r="F45" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G45" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H45" s="49" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="I45" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J45" s="174"/>
+      <c r="J45" s="156"/>
     </row>
     <row r="46" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="8">
         <f t="shared" si="0"/>
         <v>44</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>450</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D46" s="104"/>
       <c r="E46" s="53">
-        <v>29805</v>
+        <v>29811</v>
       </c>
       <c r="F46" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G46" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H46" s="49" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="I46" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J46" s="174"/>
+      <c r="J46" s="156"/>
     </row>
     <row r="47" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="8">
         <f t="shared" si="0"/>
         <v>45</v>
       </c>
       <c r="B47" s="24" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D47" s="104"/>
       <c r="E47" s="53">
-        <v>29811</v>
+        <v>29816</v>
       </c>
       <c r="F47" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G47" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H47" s="49" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="I47" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J47" s="174"/>
+      <c r="J47" s="156"/>
     </row>
     <row r="48" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="8">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="B48" s="24" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D48" s="104"/>
       <c r="E48" s="53">
-        <v>29816</v>
+        <v>29822</v>
       </c>
       <c r="F48" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G48" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H48" s="49" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="I48" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J48" s="174"/>
+      <c r="J48" s="156"/>
     </row>
     <row r="49" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="8">
         <f t="shared" si="0"/>
         <v>47</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>452</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D49" s="104"/>
       <c r="E49" s="53">
-        <v>29822</v>
+        <v>29835</v>
       </c>
       <c r="F49" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G49" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H49" s="49" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="I49" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J49" s="174"/>
+      <c r="J49" s="156"/>
     </row>
     <row r="50" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="8">
         <f t="shared" si="0"/>
         <v>48</v>
       </c>
       <c r="B50" s="24" t="s">
         <v>453</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D50" s="104"/>
       <c r="E50" s="53">
-        <v>29835</v>
+        <v>29824</v>
       </c>
       <c r="F50" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G50" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H50" s="49" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="I50" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J50" s="174"/>
+      <c r="J50" s="156"/>
     </row>
     <row r="51" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A51" s="8">
         <f t="shared" si="0"/>
         <v>49</v>
       </c>
       <c r="B51" s="24" t="s">
         <v>454</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D51" s="104"/>
       <c r="E51" s="53">
-        <v>29824</v>
+        <v>29836</v>
       </c>
       <c r="F51" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G51" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H51" s="49" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="I51" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J51" s="174"/>
+      <c r="J51" s="156"/>
     </row>
     <row r="52" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="8">
         <f t="shared" si="0"/>
         <v>50</v>
       </c>
       <c r="B52" s="24" t="s">
         <v>455</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D52" s="104"/>
       <c r="E52" s="53">
-        <v>29836</v>
+        <v>29847</v>
       </c>
       <c r="F52" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G52" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H52" s="49" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="I52" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J52" s="174"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="J52" s="156"/>
+    </row>
+    <row r="53" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A53" s="8">
         <f t="shared" si="0"/>
         <v>51</v>
       </c>
       <c r="B53" s="24" t="s">
-        <v>456</v>
+        <v>79</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D53" s="104"/>
+      <c r="D53" s="81">
+        <v>16</v>
+      </c>
       <c r="E53" s="53">
-        <v>29847</v>
+        <v>80938</v>
       </c>
       <c r="F53" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G53" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H53" s="49" t="s">
-        <v>472</v>
+        <v>194</v>
       </c>
       <c r="I53" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J53" s="174"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="J53" s="156"/>
+    </row>
+    <row r="54" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="8">
-        <f>A53+1</f>
+        <f t="shared" si="0"/>
         <v>52</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>294</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D54" s="8">
+        <v>17</v>
       </c>
       <c r="E54" s="53">
-        <v>80938</v>
+        <v>14304</v>
       </c>
       <c r="F54" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G54" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H54" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I54" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J54" s="174"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="J54" s="156"/>
+    </row>
+    <row r="55" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A55" s="8">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="A5:A66" si="1">A54+1</f>
         <v>53</v>
       </c>
       <c r="B55" s="24" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D55" s="8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" s="53">
-        <v>14304</v>
+        <v>15056</v>
       </c>
       <c r="F55" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G55" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H55" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I55" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J55" s="174"/>
+      <c r="J55" s="156"/>
     </row>
     <row r="56" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A56" s="8">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>54</v>
       </c>
       <c r="B56" s="24" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D56" s="8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" s="53">
-        <v>15056</v>
+        <v>15094</v>
       </c>
       <c r="F56" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G56" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H56" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I56" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J56" s="174"/>
+      <c r="J56" s="156"/>
     </row>
     <row r="57" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A57" s="8">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>55</v>
       </c>
-      <c r="B57" s="24" t="s">
-[...9 lines deleted...]
-        <v>15094</v>
+      <c r="B57" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="D57" s="79">
+        <f>+D56+1</f>
+        <v>20</v>
+      </c>
+      <c r="E57" s="3">
+        <v>1112</v>
       </c>
       <c r="F57" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G57" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H57" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I57" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J57" s="174"/>
+      <c r="J57" s="149"/>
     </row>
     <row r="58" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A58" s="8">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>56</v>
       </c>
       <c r="B58" s="25" t="s">
-        <v>30</v>
-[...7 lines deleted...]
-      </c>
+        <v>508</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D58" s="140"/>
       <c r="E58" s="3">
-        <v>1112</v>
+        <v>77561</v>
       </c>
       <c r="F58" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G58" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H58" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I58" s="49" t="s">
         <v>195</v>
       </c>
-      <c r="J58" s="171"/>
+      <c r="J58" s="142"/>
     </row>
     <row r="59" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A59" s="8">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>57</v>
       </c>
       <c r="B59" s="25" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D59" s="140"/>
       <c r="E59" s="3">
-        <v>77561</v>
+        <v>77562</v>
       </c>
       <c r="F59" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G59" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H59" s="49" t="s">
         <v>194</v>
       </c>
       <c r="I59" s="49" t="s">
         <v>195</v>
       </c>
       <c r="J59" s="142"/>
     </row>
-    <row r="60" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="8">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>58</v>
       </c>
       <c r="B60" s="25" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D60" s="140"/>
       <c r="E60" s="3">
-        <v>77562</v>
-[...1 lines deleted...]
-      <c r="F60" s="49" t="s">
+        <v>79051</v>
+      </c>
+      <c r="F60" s="49"/>
+      <c r="G60" s="49"/>
+      <c r="H60" s="49"/>
+      <c r="I60" s="49"/>
+      <c r="J60" s="142"/>
+    </row>
+    <row r="61" spans="1:10" ht="75" x14ac:dyDescent="0.25">
+      <c r="A61" s="8">
+        <f t="shared" si="1"/>
+        <v>59</v>
+      </c>
+      <c r="B61" s="25" t="s">
+        <v>483</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D61" s="110"/>
+      <c r="E61" s="3">
+        <v>15775</v>
+      </c>
+      <c r="F61" s="49" t="s">
         <v>192</v>
       </c>
-      <c r="G60" s="49" t="s">
+      <c r="G61" s="49" t="s">
         <v>193</v>
       </c>
-      <c r="H60" s="49" t="s">
-[...23 lines deleted...]
-      <c r="G61" s="49"/>
       <c r="H61" s="49"/>
       <c r="I61" s="49"/>
-      <c r="J61" s="142"/>
+      <c r="J61" s="111" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="62" spans="1:10" ht="75" x14ac:dyDescent="0.25">
       <c r="A62" s="8">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>60</v>
       </c>
       <c r="B62" s="25" t="s">
+        <v>484</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D62" s="8">
+        <v>16</v>
+      </c>
+      <c r="E62" s="3" t="s">
         <v>485</v>
-      </c>
-[...5 lines deleted...]
-        <v>15775</v>
       </c>
       <c r="F62" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G62" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H62" s="49"/>
       <c r="I62" s="49"/>
-      <c r="J62" s="111" t="s">
+      <c r="J62" s="87" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="63" spans="1:10" ht="75" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="8">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>61</v>
       </c>
       <c r="B63" s="25" t="s">
-        <v>486</v>
+        <v>511</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D63" s="8">
-[...7 lines deleted...]
-      </c>
+      <c r="D63" s="8"/>
+      <c r="E63" s="3">
+        <v>84032</v>
+      </c>
+      <c r="F63" s="49"/>
       <c r="G63" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H63" s="49"/>
       <c r="I63" s="49"/>
-      <c r="J63" s="87" t="s">
-[...3 lines deleted...]
-    <row r="64" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="J63" s="143"/>
+    </row>
+    <row r="64" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="8">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>62</v>
       </c>
       <c r="B64" s="25" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="D64" s="8"/>
+        <v>98</v>
+      </c>
+      <c r="D64" s="133"/>
       <c r="E64" s="3">
-        <v>84032</v>
+        <v>88047</v>
       </c>
       <c r="F64" s="49"/>
       <c r="G64" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H64" s="49"/>
       <c r="I64" s="49"/>
-      <c r="J64" s="143"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J64" s="148" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="8">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>63</v>
       </c>
       <c r="B65" s="25" t="s">
         <v>502</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D65" s="133"/>
       <c r="E65" s="3">
-        <v>88047</v>
+        <v>88055</v>
       </c>
       <c r="F65" s="49"/>
       <c r="G65" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H65" s="49"/>
       <c r="I65" s="49"/>
-      <c r="J65" s="170" t="s">
+      <c r="J65" s="156"/>
+    </row>
+    <row r="66" spans="1:10" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="8">
+        <f t="shared" si="1"/>
+        <v>64</v>
+      </c>
+      <c r="B66" s="25" t="s">
         <v>503</v>
-      </c>
-[...7 lines deleted...]
-        <v>504</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D66" s="133"/>
       <c r="E66" s="3">
-        <v>88055</v>
+        <v>88264</v>
       </c>
       <c r="F66" s="49"/>
       <c r="G66" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H66" s="49"/>
       <c r="I66" s="49"/>
-      <c r="J66" s="174"/>
-[...3 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="J66" s="149"/>
+    </row>
+    <row r="67" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A67" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="B67" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C67" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="D67" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="E67" s="19" t="s">
+        <v>177</v>
+      </c>
+      <c r="F67" s="19" t="s">
+        <v>187</v>
+      </c>
+      <c r="G67" s="19" t="s">
+        <v>188</v>
+      </c>
+      <c r="H67" s="19" t="s">
+        <v>189</v>
+      </c>
+      <c r="I67" s="19" t="s">
+        <v>190</v>
+      </c>
+      <c r="J67" s="19" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="8">
+        <f>A66+1</f>
         <v>65</v>
       </c>
-      <c r="B67" s="25" t="s">
-[...10 lines deleted...]
-      <c r="G67" s="49" t="s">
+      <c r="B68" s="50" t="s">
+        <v>426</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D68" s="81">
+        <v>1</v>
+      </c>
+      <c r="E68" s="53">
+        <v>29820</v>
+      </c>
+      <c r="F68" s="49" t="s">
+        <v>192</v>
+      </c>
+      <c r="G68" s="49" t="s">
         <v>193</v>
       </c>
-      <c r="H67" s="49"/>
-[...32 lines deleted...]
-        <v>91</v>
+      <c r="H68" s="40"/>
+      <c r="I68" s="40"/>
+      <c r="J68" s="148" t="s">
+        <v>336</v>
       </c>
     </row>
     <row r="69" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="8">
-        <f>A67+1</f>
+        <f>A68+1</f>
         <v>66</v>
       </c>
       <c r="B69" s="50" t="s">
         <v>427</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D69" s="81">
-[...1 lines deleted...]
-      </c>
+      <c r="D69" s="104"/>
       <c r="E69" s="53">
-        <v>29820</v>
+        <v>29761</v>
       </c>
       <c r="F69" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G69" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H69" s="40"/>
       <c r="I69" s="40"/>
-      <c r="J69" s="170" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J69" s="156"/>
     </row>
     <row r="70" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="8">
         <f>A69+1</f>
         <v>67</v>
       </c>
       <c r="B70" s="50" t="s">
         <v>428</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D70" s="104"/>
       <c r="E70" s="53">
-        <v>29761</v>
+        <v>29832</v>
       </c>
       <c r="F70" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G70" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H70" s="40"/>
       <c r="I70" s="40"/>
-      <c r="J70" s="174"/>
+      <c r="J70" s="156"/>
     </row>
     <row r="71" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="8">
         <f>A70+1</f>
         <v>68</v>
       </c>
       <c r="B71" s="50" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D71" s="104"/>
       <c r="E71" s="53">
-        <v>29832</v>
+        <v>29813</v>
       </c>
       <c r="F71" s="49" t="s">
         <v>192</v>
       </c>
       <c r="G71" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H71" s="40"/>
       <c r="I71" s="40"/>
-      <c r="J71" s="174"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J71" s="149"/>
+    </row>
+    <row r="72" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="8">
         <f>A71+1</f>
         <v>69</v>
       </c>
       <c r="B72" s="50" t="s">
-        <v>434</v>
+        <v>519</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="D72" s="104"/>
+      <c r="D72" s="145"/>
       <c r="E72" s="53">
-        <v>29813</v>
-[...3 lines deleted...]
-      </c>
+        <v>85379</v>
+      </c>
+      <c r="F72" s="49"/>
       <c r="G72" s="49" t="s">
         <v>193</v>
       </c>
       <c r="H72" s="40"/>
       <c r="I72" s="40"/>
-      <c r="J72" s="171"/>
-[...22 lines deleted...]
-      <c r="J73" s="40"/>
+      <c r="J72" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="J3:J58"/>
+    <mergeCell ref="J3:J57"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="F1:I1"/>
-    <mergeCell ref="J69:J72"/>
-    <mergeCell ref="J65:J67"/>
+    <mergeCell ref="J68:J71"/>
+    <mergeCell ref="J64:J66"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8:C8"/>
+      <selection activeCell="B14" sqref="B14:C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.140625" style="22" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="51" style="22" customWidth="1"/>
     <col min="4" max="4" width="12" style="22" customWidth="1"/>
     <col min="5" max="5" width="27.42578125" style="22" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="182" t="s">
+      <c r="B1" s="180" t="s">
         <v>90</v>
       </c>
-      <c r="C1" s="182"/>
+      <c r="C1" s="180"/>
       <c r="D1" s="30" t="s">
         <v>96</v>
       </c>
       <c r="E1" s="30" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="31">
         <v>1</v>
       </c>
       <c r="B2" s="179" t="s">
         <v>339</v>
       </c>
       <c r="C2" s="179"/>
       <c r="D2" s="32" t="s">
         <v>98</v>
       </c>
       <c r="E2" s="39">
         <v>3547</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="31">
         <f>+A2+1</f>
@@ -15929,61 +15893,61 @@
       </c>
       <c r="C14" s="179"/>
       <c r="D14" s="36" t="s">
         <v>98</v>
       </c>
       <c r="E14" s="53">
         <v>14011</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="31">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
       <c r="B15" s="179" t="s">
         <v>291</v>
       </c>
       <c r="C15" s="179"/>
       <c r="D15" s="36" t="s">
         <v>98</v>
       </c>
       <c r="E15" s="53">
         <v>14139</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="31">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
       <c r="B16" s="179" t="s">
         <v>286</v>
       </c>
       <c r="C16" s="179"/>
       <c r="D16" s="8" t="s">
-        <v>127</v>
+        <v>98</v>
       </c>
       <c r="E16" s="53">
         <v>14042</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="31">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
       <c r="B17" s="179" t="s">
         <v>289</v>
       </c>
       <c r="C17" s="179"/>
       <c r="D17" s="36" t="s">
         <v>98</v>
       </c>
       <c r="E17" s="53">
         <v>14119</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="31">
         <f t="shared" si="0"/>
         <v>17</v>
@@ -16030,119 +15994,119 @@
       <c r="E20" s="53">
         <v>14028</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="31">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
       <c r="B21" s="179" t="s">
         <v>290</v>
       </c>
       <c r="C21" s="179"/>
       <c r="D21" s="72" t="s">
         <v>98</v>
       </c>
       <c r="E21" s="53">
         <v>14127</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="31">
         <f t="shared" si="0"/>
         <v>21</v>
       </c>
-      <c r="B22" s="180" t="s">
+      <c r="B22" s="181" t="s">
         <v>315</v>
       </c>
-      <c r="C22" s="181"/>
+      <c r="C22" s="182"/>
       <c r="D22" s="76" t="s">
         <v>98</v>
       </c>
       <c r="E22" s="53">
         <v>15897</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="31">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
       <c r="B23" s="179" t="s">
         <v>301</v>
       </c>
       <c r="C23" s="179"/>
       <c r="D23" s="76" t="s">
         <v>98</v>
       </c>
       <c r="E23" s="53">
         <v>14769</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="31">
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
       <c r="B24" s="179" t="s">
         <v>302</v>
       </c>
       <c r="C24" s="179"/>
       <c r="D24" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E24" s="83">
         <v>14771</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="B10:C10"/>
-[...11 lines deleted...]
-    <mergeCell ref="B5:C5"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B1:C1"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B11:C11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="91" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.140625" style="22" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.140625" style="22" customWidth="1"/>
     <col min="5" max="5" width="62" style="22" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
@@ -16643,51 +16607,51 @@
       <c r="C14" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D14" s="3">
         <v>4003</v>
       </c>
       <c r="E14" s="187"/>
     </row>
     <row r="29" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D29" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="E11:E14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="91" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="51.85546875" style="22" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" style="22" customWidth="1"/>
     <col min="5" max="5" width="45.42578125" style="22" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>104</v>
       </c>
       <c r="B1" s="30" t="s">
         <v>90</v>
       </c>
       <c r="C1" s="30" t="s">
         <v>96</v>
       </c>
       <c r="D1" s="30" t="s">
         <v>177</v>
       </c>
@@ -16925,73 +16889,73 @@
       <c r="E16" s="187"/>
     </row>
     <row r="17" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="31">
         <v>16</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>316</v>
       </c>
       <c r="C17" s="32" t="s">
         <v>98</v>
       </c>
       <c r="D17" s="39">
         <v>15900</v>
       </c>
       <c r="E17" s="34"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="31">
         <v>17</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>419</v>
       </c>
       <c r="C18" s="32" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="D18" s="39">
         <v>19635</v>
       </c>
       <c r="E18" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="E2:E14"/>
     <mergeCell ref="E15:E16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="91" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H34"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A34" sqref="A34"/>
+    <sheetView topLeftCell="A28" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4" style="22" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="51.85546875" style="22" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="22" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21" style="22" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="22" customWidth="1"/>
     <col min="6" max="6" width="25" style="22" customWidth="1"/>
     <col min="7" max="7" width="47" style="22" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="22" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="45" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>104</v>
       </c>
       <c r="B1" s="85" t="s">
         <v>90</v>
       </c>
       <c r="C1" s="30" t="s">
         <v>96</v>
       </c>
@@ -17197,51 +17161,51 @@
         <v>347</v>
       </c>
       <c r="C11" s="193" t="s">
         <v>97</v>
       </c>
       <c r="D11" s="195">
         <v>17475</v>
       </c>
       <c r="E11" s="91" t="s">
         <v>365</v>
       </c>
       <c r="F11" s="91" t="s">
         <v>198</v>
       </c>
       <c r="G11" s="91" t="s">
         <v>364</v>
       </c>
       <c r="H11" s="91" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="190"/>
       <c r="B12" s="192"/>
       <c r="C12" s="194"/>
-      <c r="D12" s="171"/>
+      <c r="D12" s="149"/>
       <c r="E12" s="91" t="s">
         <v>367</v>
       </c>
       <c r="F12" s="91" t="s">
         <v>198</v>
       </c>
       <c r="G12" s="91" t="s">
         <v>366</v>
       </c>
       <c r="H12" s="91" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="45" x14ac:dyDescent="0.25">
       <c r="A13" s="31">
         <v>11</v>
       </c>
       <c r="B13" s="94" t="s">
         <v>181</v>
       </c>
       <c r="C13" s="92" t="s">
         <v>97</v>
       </c>
       <c r="D13" s="84">
         <v>17474</v>
@@ -17650,51 +17614,51 @@
       </c>
       <c r="C33" s="92" t="s">
         <v>97</v>
       </c>
       <c r="D33" s="84">
         <v>17458</v>
       </c>
       <c r="E33" s="91" t="s">
         <v>394</v>
       </c>
       <c r="F33" s="91" t="s">
         <v>198</v>
       </c>
       <c r="G33" s="91" t="s">
         <v>393</v>
       </c>
       <c r="H33" s="91" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="45" x14ac:dyDescent="0.25">
       <c r="A34" s="95">
         <v>25</v>
       </c>
       <c r="B34" s="94" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="C34" s="16" t="s">
         <v>97</v>
       </c>
       <c r="D34" s="84">
         <v>29806</v>
       </c>
       <c r="E34" s="103"/>
       <c r="F34" s="106" t="s">
         <v>198</v>
       </c>
       <c r="G34" s="103"/>
       <c r="H34" s="103"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="A22:A29"/>
     <mergeCell ref="B22:B29"/>
     <mergeCell ref="C22:C29"/>
     <mergeCell ref="D22:D29"/>
   </mergeCells>